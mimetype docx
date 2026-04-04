--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -227,8131 +227,8265 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariate Model Selection Approaches for Population Pharmacokinetics: A Systematic Review of Existing Methods, From SCM to AI</w:t>
+                <w:t xml:space="preserve">A new framework for measuring community diversity in temporal ecological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Karlsen</w:t>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Khier</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fabre</w:t>
+                <w:t xml:space="preserve">Roberto Interdonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchionni</w:t>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Pierluigi Carbonara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (4), pp.621-639. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp4.13306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2026.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905888v1</w:t>
+                <w:t xml:space="preserve">hal-05579887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+                <w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Simon Besga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+                <w:t xml:space="preserve">lirmm-05003800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-blind adaptive virtual reality: Is it possible to help users without knowing their assignments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Besga</w:t>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-025-01100-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05003800v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covariate Model Selection Approaches for Population Pharmacokinetics: A Systematic Review of Existing Methods, From SCM to AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Karlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Viau</w:t>
+                <w:t xml:space="preserve">Sonia Khier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raveneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchionni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.621-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05209865v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of hybrid maps for the visualization of two geolocated quantitative variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">Laetitia Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.269-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14738716251325133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04658031v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05209865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCAviz: Exploratory search in multi-relational datasets represented using relational concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, pp.109123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epid Data Explorer: A Visualization Tool for Exploring and Comparing Spatio-Temporal Epidemiological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14604582241279720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199316v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04658031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043413v1</w:t>
+                <w:t xml:space="preserve">hal-04575121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575121v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERTIGo: A Visual Platform for Querying and Exploring Large Multilayer Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Polygon vector map distortion for increasing the readability of one-to-many flow maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1288-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2023.2190374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3067820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03738618v1</w:t>
+                <w:t xml:space="preserve">hal-04043413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital healthcare flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">VERTIGo: A Visual Platform for Querying and Exploring Large Multilayer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14604582211033020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.1634-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3067820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743018v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidVis: A visual web querying tool for animal epidemiology surveillance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospital healthcare flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizé Mercier</w:t>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arsevska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1473871619861786⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14604582211033020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620933v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Overlap Removal Algorithms: an Extended Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fati Chen</w:t>
+                <w:t xml:space="preserve">EpidVis: A visual web querying tool for animal epidemiology surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piccinini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alizé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00532⟩</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.48-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1473871619861786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02879677v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidNews: Extracting, exploring and annotating news for monitoring animal diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentin</w:t>
+                <w:t xml:space="preserve">Node Overlap Removal Algorithms: an Extended Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.683-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2019.100936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613942v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02879677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of location and social strength for friendship prediction in location-based social networks</w:t>
+                <w:t xml:space="preserve">EpidNews: Extracting, exploring and annotating news for monitoring animal diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Valverde-Rebaza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Rohan Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alneu de Andrade Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipm.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2019.100936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01710144v2</w:t>
+                <w:t xml:space="preserve">hal-02613942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiStream: A Multiresolution Streamgraph Approach to Explore Hierarchical Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (12), pp.3160-3173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2796591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01693077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocation with respect to personal privacy for the Allergy Diary app - a MASK study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of location and social strength for friendship prediction in location-based social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+                <w:t xml:space="preserve">Jorge Valverde-Rebaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ingenrieth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alneu de Andrade Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40413-018-0194-3⟩</w:t>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.475-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01987859v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01710144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Frequent Subgraphs in Multigraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geolocation with respect to personal privacy for the Allergy Diary app - a MASK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Ingalalli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ingenrieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40413-018-0194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01761235v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01987859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Community Detection in Multilayer Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mining Frequent Subgraphs in Multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Ingalalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10618-017-0525-y⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 451-452, pp.50-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01705312v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01761235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based approach to detect spatiotemporal dynamics in satellite image time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Local Community Detection in Multilayer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tagarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.92-107. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ECML PKDD Conference 2017, 31 (5), pp.1444-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10618-017-0525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01541930v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01705312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
+                <w:t xml:space="preserve">A graph-based approach to detect spatiotemporal dynamics in satellite image time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.92-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
+                <w:t xml:space="preserve">lirmm-01541930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All in One: Mining Multiple Movement Patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219622016500280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347427v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transductive and active learning to improve object-based classification of remote sensing images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">All in One: Mining Multiple Movement Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (5), pp.1115-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219622016500280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2150704X.2016.1142678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275515v1</w:t>
+                <w:t xml:space="preserve">lirmm-01347427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging efficient indexing schema to support multigraph query answering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Combining transductive and active learning to improve object-based classification of remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Nór Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.21.3.53-74⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.358-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2150704X.2016.1142678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01399606v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Terminology Extraction to Terminology Validation: An Approach Adapted to Log Files</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Leveraging efficient indexing schema to support multigraph query answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Ingalalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.21.3.53-74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3217/jucs-021-04-0604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01184551v1</w:t>
+                <w:t xml:space="preserve">lirmm-01399606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal data classification through multidimensional sequential patterns: Application to crop mapping in complex landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01239175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of logical units in log files</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">From Terminology Extraction to Terminology Validation: An Approach Adapted to Log Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.604-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/jucs-021-04-0604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-150724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054913v1</w:t>
+                <w:t xml:space="preserve">lirmm-01184551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Based Method for Detecting Rare Events: Identifying Pathologic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikö Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.65-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2014.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01259928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing passage retrieval in log files by query expansion based on explicit and pseudo relevance feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Recognition of logical units in log files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.010⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.431-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-150724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054896v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A contribution to the discovery of multidimensional patterns in healthcare trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Grac</w:t>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.283 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-014-0309-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581464v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the discovery of multidimensional patterns in healthcare trajectories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-014-0309-4⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094377v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get_Move : fouille de données d’objets mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancing passage retrieval in log files by query expansion based on explicit and pseudo relevance feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.18.4.145-169⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (6), pp.937-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601105v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Get_Move : fouille de données d’objets mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.145-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.18.4.145-169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7e Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2011), RNTI-B-7, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654811v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebUser: mining unexpected web usage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBIDM.2011.038276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (Suppl 1), pp.S12-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798139v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in Monitoring Sensor Data for Preventive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (6), pp.7003-7015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2010.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00670917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">WebUser: mining unexpected web usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.90-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBIDM.2011.038276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation automatique de critères pour l'opinion mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (2), pp.41-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/LCN.7.2.41-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure basée sur les hiérarchies pour synthétiser les itemsets fréquents extraits dans des fenêtres temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.711-712</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502026v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">SALINES : un automate au service de l'extraction de motifs sequentiels multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Extraction et gestion des connaissances (EGC 2010), RNTI-E-19, pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALINES : un automate au service de l'extraction de motifs sequentiels multidimensionnels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Extraction et gestion des connaissances (EGC 2010), RNTI-E-19, pp.49-54</w:t>
+              <w:t xml:space="preserve">, 2010, RNTI-E-19, pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502002v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Unexpected Recurrence Behaviors in Sequence Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs graduels clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, RNTI-E-19, pp.399-404</w:t>
+              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461362v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de comportements inattendus dans le cadre du &amp;quot;Web Usage Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fouille de Données Complexes (FDC 2010), RNTI-E-18, pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Unexpected Sentences: A Sentiment Classification Assessed Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1), pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/IDA-2010-0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00401363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs graduels clos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Speed up Gradual Rule Mining from Stream Data: A B-Tree and OWA-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.447-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-009-0112-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00504004v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed up Gradual Rule Mining from Stream Data: A B-Tree and OWA-based Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Analyse flexible dans les entrepôts de données : quand les contextes s'en mêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Entrepôts de Données et Analyse en ligne (EDA 2010), RNTI-B-6, pp.189-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798704v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03134401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse flexible dans les entrepôts de données : quand les contextes s'en mêlent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Une structure basée sur les hiérarchies pour synthétiser les itemsets fréquents extraits dans des fenêtres temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Entrepôts de Données et Analyse en ligne (EDA 2010), RNTI-B-6, pp.189-204</w:t>
+              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.711-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03134401v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTMnodes: Fuzzy tree mining based on partial inclusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.015⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Best Papers "Bases de Données Avancées 2008", 15 (1), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798702v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Mining From Blogs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tree mining: Equivalence classes for candidate generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.555-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2009-0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807963v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree mining: Equivalence classes for candidate generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Opinion Mining From Blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.205-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798708v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mining of Sequential Patterns with Time Constraints: Reducing the Combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.2677-2690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2008.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Concept Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (supp01), pp.113-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218488509006054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00401364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTMnodes: Fuzzy tree mining based on partial inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (15), pp.2224-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Conjunctive Sequential Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (1), pp.77-93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.039-065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-007-0080-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-008-0108-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00345401v1</w:t>
+                <w:t xml:space="preserve">lirmm-00204872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Data Structures for Efficient Tree Mining: From Crisp to Soft Embedding Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-007-0080-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00204872v2</w:t>
+                <w:t xml:space="preserve">lirmm-00272444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Conjunctive Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-008-0108-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00353918v1</w:t>
+                <w:t xml:space="preserve">lirmm-00345401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Structures for Efficient Tree Mining: From Crisp to Soft Embedding Constraints</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/dn.11.1-2.37-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272444v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Sampling over Data Streams for Sequential Pattern Mining</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection d'opinion. Comment déterminer les adjectifs d'opinion d'un domaine donné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue MODULAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1-2), pp.37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.11.1-2.37-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00204529v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00349236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la vie privée : recherche de motifs séquentiels dans des bases de données distribuées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Random Sampling over Data Streams for Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.37-61</w:t>
+              <w:t xml:space="preserve">La revue MODULAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00365480v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00204529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new approach for mining frequent itemsets on data stream</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Préservation de la vie privée : recherche de motifs séquentiels dans des bases de données distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.37-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00197166v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical supports for mining sequential patterns and improving the incremental update process on data streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards a new approach for mining frequent itemsets on data stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-0002-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-2007-11103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663931v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00197166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Evolving data Streams for Frequent Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Statistical supports for mining sequential patterns and improving the incremental update process on data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2006.03.006⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2007-11103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00365474v1</w:t>
+                <w:t xml:space="preserve">hal-04663931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels. Problèmes et méthodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Evolving data Streams for Frequent Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.9.3-4.183-210⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.492-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108563v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs séquentiels. Problèmes et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3/4), pp.183-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.9.3-4.183-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données semi-structurées. Découverte, maintenance et analyse de tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8 (5-6), pp.49-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/isi.8.5-6.49-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HDM: A Client/Server/Engine Architecture for Real Time Web Usage Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (4), pp.439-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-003-0097-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incremental Mining of Sequential Patterns in Large Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (1), pp.97-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-023X(02)00209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8361,18643 +8495,18643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a task-blind adaptive VR system can improve users' task performance: an assisted immersive analytics use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Besga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2025 - 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montreal, Canada. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3756884.3766032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05405803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Time Series Visualization for a Single Individual: A Scoping Review Using PRISMA-ScR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2025 - 20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.975-982, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013373000003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLIMPSE-Med: Single-Screen Visualization of Multivariate Time Series for a Single Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2025 - 20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications - IVAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.765-775, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013373300003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCAvizIR: Exploring Relational Data Set’s Implications Using Metrics and Topics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Classifier Chains for LOINC Transcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namrata Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_10⟩</w:t>
+              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1314-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti240654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04668541v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Chains for LOINC Transcoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825937v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FCAvizIR: Exploring Relational Data Set’s Implications Using Metrics and Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Musslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cádiz, Sep 2024, Cadiz, Spain. pp.132-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04668541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.605-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Instance Learning Based on Mol2vec Molecular Substructure Embeddings for Discovery of NDM-1 Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17024-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03859902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCAviz: Visualizing and Exploring Relational Conceptual Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Muller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLA 2022 - 16th International Conference on Concept Lattices and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallin, Estonia. pp.135-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of In-Hospital Mortality from Administrative Data: A Sequential Pattern Mining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Node Overlap Removal Algorithms: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t>
+              <w:t xml:space="preserve">GD 2019 - 27th International Symposium on Graph Drawing and Network Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Archambault; Csaba D. Tóth, Sep 2019, Prague, Czech Republic. pp.179-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35802-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02053010v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Overlap Removal Algorithms: A Comparative Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">EpidNews : un explorateur de données épidémiologiques pour la surveillance des maladies animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2019 - 27th International Symposium on Graph Drawing and Network Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.215-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302617v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidNews : un explorateur de données épidémiologiques pour la surveillance des maladies animales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental Web Service and Eye-Tracking Setup for Unilateral Spatial Neglect Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCII 2019 - 21st International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, FL, United States. pp.141-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22219-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329586v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02053010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidNews: An Epidemiological News Explorer for Monitoring Animal Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">#AIDS Analyse Information Dangers Sexualité : caractériser les discours à propos du VIH dans les forums de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VINCI: Visual Information Communication and Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.71-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01911990v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">United we stand: Using multiple strategies for topic labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Readitopics: Make Your Topic Models Readable via Labeling and Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gourru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Giry-Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01910614v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01910611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readitopics: Make Your Topic Models Readable via Labeling and Browsing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">United we stand: Using multiple strategies for topic labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.352-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01910611v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#AIDS Analyse Information Dangers Sexualité : caractériser les discours à propos du VIH dans les forums de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
+                <w:t xml:space="preserve">[Demo] Integration of text-and web-mining results in EpidVis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arsevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2018 - 29es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.437-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839552v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01851520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Demo] Integration of text-and web-mining results in EpidVis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Visual Querying of Large Multilayer Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Applications of Natural Language to Information Systems (NLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91947-8_45⟩</w:t>
+              <w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bozen-Bolzano, Italy. pp.32-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3221269.3223027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01851520v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01847422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Querying of Large Multilayer Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">EpidNews: An Epidemiological News Explorer for Monitoring Animal Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3221269.3223027⟩</w:t>
+              <w:t xml:space="preserve">VINCI: Visual Information Communication and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Växjö, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3231622.3231624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01847422v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01911990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node-Centric Community Detection in Multilayer Networks with Layer-Coverage Diversification Bias</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompleNet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01912004v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dictionary-Based Sentiment Analysis Applied to a Specific Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMBIg: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cusco, Peru. pp.57-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55209-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01910683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node Overlap Removal for 1D Graph Layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiha Fadloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV: Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.224-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iV.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01542283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-Based Sentiment Analysis Applied to a Specific Domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIg: Symposium on Information Management and Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01910683v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Node-Centric Community Detection in Multilayer Networks with Layer-Coverage Diversification Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tagarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CompleNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubrovnik, Croatia. pp.57-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54241-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652800v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetweetPatterns: Detection of Spatio-Temporal Patterns of Retweets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Communication Overload Management Through Social Interactions Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Lossio-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Conference on Information Systems and Technologies (WorldCIST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31232-3_83⟩</w:t>
+              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.1166-1169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01362428v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01362442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Overload Management Through Social Interactions Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Shallow Text Clustering Does Not Mean Weak Topics: How Topic Identification Can Leverage Bigram Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DMNLP: Data Mining and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01362442v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01362434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow Text Clustering Does Not Mean Weak Topics: How Topic Identification Can Leverage Bigram Features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RetweetPatterns: Detection of Spatio-Temporal Patterns of Retweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMNLP: Data Mining and Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th World Conference on Information Systems and Technologies (WorldCIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Recife, Brazil. pp.879-888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31232-3_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01362434v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01362428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying RDF Data Using A Multigraph-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Ingalalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Conference on Extending Database Technology (EDBT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. pp.245-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5441/002/edbt.2016.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01245146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Graph Edge Bundling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Visualization Symposium (PacificVis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan. pp.184-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2016.7465267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01304602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuMGra: Querying Multigraphs via Efficient Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Ingalalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2016 - 27th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.387-401, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44403-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01362431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Social and Mobility Patterns for Friendship Prediction in Location-Based Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Valverde-Rebaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alneu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrade Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR: International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01362397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Relational Gradual Patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mesurer la proximité entre corpus par de nouveaux méta-descripteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2015 - 15th SIAM International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.369-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01239187v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01184560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-Centered Approach for Multigraphs Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference Information Visualisation (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain. pp.50-55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iv.2015.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la proximité entre corpus par de nouveaux méta-descripteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Multi-Relational Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SDM 2015 - 15th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.846-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611974010.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01184560v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01239187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Epidemics Using Data Mining Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tri-National Scientific Workshop Climate change: Observation, Analysis and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bogor, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01379601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinion Mining: Taking into account the criteria!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Mining: Taking into account the criteria!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru. pp.17-18</w:t>
+              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379639v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.163-174</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015392v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nin</w:t>
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108532v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection in categorical evolving data streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Pfahringer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2014 - 29th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.792-797, </w:t>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2554850.2554864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600407v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Détection de changements dans des flots de données qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Pfahringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e Journées Internationales Francophones sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.517-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+                <w:t xml:space="preserve">hal-01556565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual Itemset Mining in DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Melzi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">LD4KD: Linked Data for Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+                <w:t xml:space="preserve">lirmm-01076887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changements dans des flots de données qualitatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of fusion methods for crop monitoring purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées Internationales Francophones sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS: International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec, Canada. pp.1429-1432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556565v1</w:t>
+                <w:t xml:space="preserve">hal-01507098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Itemset Mining in DBpedia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LD4KD: Linked Data for Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.27-36</w:t>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01076887v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the use of sequential patterns for detection and characterization of natural and agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.97-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De nouvelles pondérations adaptées à la classification de petits volumes de données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fusion methods for crop monitoring purposes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS: International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.239-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01507098v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles pondérations adaptées à la classification de petits volumes de données textuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soft fusion of heterogeneous image time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Bordogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054903v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of sequential patterns for detection and characterization of natural and agricultural areas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_11⟩</w:t>
+              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600411v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Classification of Small Datasets: Why Using Class-Based Weighting Measures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Roskilde, Denmark. pp.345-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08326-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Small Datasets: Why Using Class-Based Weighting Measures?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.163-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01054900v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft fusion of heterogeneous image time series</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Change detection in categorical evolving data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Pfahringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_8⟩</w:t>
+              <w:t xml:space="preserve">SAC 2014 - 29th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.792-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2554864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601104v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Exploring high repetitivity remote sensing time series for mapping and monitoring natural habitats — A new approach combining OBIA and k-partite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Corbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada. pp.3930-3933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan. pp.111-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40140-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mining Representative Movement Patterns through Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t>
+              <w:t xml:space="preserve">PAKDD 2013 - 17th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.314-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Representative Movement Patterns through Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Density-Based Backward Approach to Isolate Rare Events in Large-Scale Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikö Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2013 - 17th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_26⟩</w:t>
+              <w:t xml:space="preserve">DS: Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Singapore, Singapore. pp.249-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798072v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00907893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density-Based Backward Approach to Isolate Rare Events in Large-Scale Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS: Discovery Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40897-7_17⟩</w:t>
+              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00907893v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-free table summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference, DaWaK 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.122-133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40131-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Trajectories through an Efficient and Unifying Spatio-Temporal Patten Mining System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2012 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.820-823, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33486-3_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00732662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Dependencies: Efficient Storage of Concordance Degrees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Time Relaxed Gradual Moving Object Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251326⟩</w:t>
+              <w:t xml:space="preserve">20th ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Redondo Beach, United States. pp.478-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2424321.2424394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736785v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Time Relaxed Gradual Moving Object Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Dependencies: Efficient Storage of Concordance Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM International Conference on Advances in Geographic Information Systems (SIGSPATIAL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2424321.2424394⟩</w:t>
+              <w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798076v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Presidential Elections: What are the most Efficient Measures for Tweets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Bigdeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEAD: Proceedings of the Workshop Politics, Elections and Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Maui, United States. pp.23-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2389661.2389669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00801028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Construction of Contextual Attribute-Value Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Riva del Garda, Trento, Italy. pp.113-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2245276.2245301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Spatio-Temporal Mining Approach to Really Know Who Travels with Whom!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Hai Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Egho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancing Flexibility and Expressivity of Contextual Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, QLD, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Fuzzy Moving Object Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vers davantage de flexibilité et d'expressivité dans les hiérarchies contextuelles des entrepôts de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMA 2012 - 8th International Conference on Advanced Data Mining and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798148v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Flexibility and Expressivity of Contextual Hierarchies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Fuzzy Moving Object Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251176⟩</w:t>
+              <w:t xml:space="preserve">ADMA 2012 - 8th International Conference on Advanced Data Mining and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nanjing, China. pp.100-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35527-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798078v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers davantage de flexibilité et d'expressivité dans les hiérarchies contextuelles des entrepôts de données</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Segmentation des fichiers logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798260v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des fichiers logs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GET_MOVE: An Efficient and Unifying Spatio-Temporal Pattern Mining Algorithm for Moving Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Intelligent Data Analysis (IDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinski, Finland. pp.276-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34156-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798233v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GET_MOVE: An Efficient and Unifying Spatio-Temporal Pattern Mining Algorithm for Moving Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vers une méthode automatique de construction de hiérarchies contextuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Intelligent Data Analysis (IDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.335-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732660v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode automatique de construction de hiérarchies contextuelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.335-346</w:t>
+              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798254v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How and why exploit tweet's location information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.11-21</w:t>
+              <w:t xml:space="preserve">AGILE International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGILE: Association of Geographic Information Laboratories in Europe, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why exploit tweet's location information?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGILE: Association of Geographic Information Laboratories in Europe, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723570v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Snort-based Mobile Agent for a Distributed Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
+              <w:t xml:space="preserve">SECRYPT: Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.198-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Approximate Frequent Closed Flows over Packet Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.419-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23544-3_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00608361v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Snort-based Mobile Agent for a Distributed Intrusion Detection System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT: Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Seville, Spain. pp.198-207</w:t>
+              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. pp.001-012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798311v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00608361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Approximate Frequent Closed Flows over Packet Streams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification des divisions logiques de fichiers logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFC: Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Orléans, France. pp.91-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798308v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636285v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Objects: Combining Gradual Rules and Spatial-Temporal Patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSDM 2011 - 1st IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969019⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798312v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multiagent-Based Distributed Intrusion Detection System Using Data Mining Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMI: Agents and Data Mining Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Taipei, Taiwan. pp.173-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27609-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving Objects: Combining Gradual Rules and Spatial-Temporal Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
+              <w:t xml:space="preserve">ICSDM 2011 - 1st IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Fuzhou, China. pp.131-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des divisions logiques de fichiers logs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">How to Rank Terminology Extracted by Exterlog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC: Société Francophone de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K 2009 - 1st International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19032-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723590v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Rank Terminology Extracted by Exterlog</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2009 - 1st International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723580v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genetic Programming for Optimizing Fuzzy Gradual Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
+              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix les Bains, France. pp.305-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828003v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00825334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Programming for Optimizing Fuzzy Gradual Pattern Discovery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix les Bains, France. pp.305-310</w:t>
+              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00825334v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Generalization for Cube Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1871940.1871961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529201v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TIGER: Querying Large Tables through Criterion Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
+              <w:t xml:space="preserve">Int. Conference on Soft Computing and Pattern Recognition (SoCPaR'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de passages pertinents dans les fichiers logs par enrichissement de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.239-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing Multidimensional Data Streams : A Hierarchy-Graph-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAKKD 2010 - 14th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hyderabad, India. pp.335-342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13672-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Extraction de règles linguistiques floues par programmation gènétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGER: Querying Large Tables through Criterion Extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Soft Computing and Pattern Recognition (SoCPaR'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, NSW, Australia. pp.981-988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2010.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612813v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de règles linguistiques floues par programmation gènétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t>
+              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00504072v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Closed Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2010.182⟩</w:t>
+              <w:t xml:space="preserve">ICAISC: International Conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.267-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13208-7\_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Generalization for Cube Measures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Fuzzy gradual patterns: What fuzzy modality for what result?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1871940.1871961⟩</w:t>
+              <w:t xml:space="preserve">SoCPaR: International Conference of Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798821v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Passage Retrieval in Log Files: An Approach Based on Query Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLP: Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, ReykjavÃ­k, Iceland. pp.357-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14770-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558156v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Closed Gradual Patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse de dépêches pour l'épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAISC: International Conference on Artificial Intelligence and Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00504029v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de dépêches pour l'épidémiologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Marques</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588599v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage Retrieval in Log Files: An Approach Based on Query Enrichment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TIGER : Interrogation d'une table relationnelle par extension de critères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP: Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816291v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TIGER: Querying a Relational Table through Criteria Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
+              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy gradual patterns: What fuzzy modality for what result?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: International Conference of Soft Computing and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798797v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGER : Interrogation d'une table relationnelle par extension de critères</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661533v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGER: Querying a Relational Table through Criteria Extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spyratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798801v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
+              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Processus d'extraction et de validation de la terminologie issue de logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2009 - 20th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFO 2009 - 3e Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423940v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions dans un environnement collaboratif sécurisé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spams, une nouvelle approche incrémentale pour l'extraction de motifs séquentiels fréquents dans les Data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.301-312</w:t>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00345566v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00345563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spams, une nouvelle approche incrémentale pour l'extraction de motifs séquentiels fréquents dans les Data streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bankok, Thailand. pp.891-898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00345563v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00359206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'extraction et de validation de la terminologie issue de logs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A Conceptual Model for Handling Personalized Hierarchies in Multidimensional Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFO 2009 - 3e Journées Francophones sur les Ontologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES: Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423951v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SS-IDS: Statistical Signature Based IDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIW: International Conference on Internet and Web Applications and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Model for Handling Personalized Hierarchies in Multidimensional Databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Mining for Relevant Terms From Log Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES: Management of Emergent Digital EcoSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KDIR'09: International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.77-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426501v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Relevant Terms From Log Files</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SO_MAD: SensOr Mining for Anomaly Detection in Railway Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR'09: International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leipzig, Germany. pp.191-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03067-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423947v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00394298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Mining for Intrusion Detection: from Outliers to True Intrusions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Hierarchy-Based Method for Synthesizing Frequent Itemsets Extracted from Temporal Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2009 - 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_93⟩</w:t>
+              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.136-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00359206v2</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.102-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00426480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO_MAD: SensOr Mining for Anomaly Detection in Railway Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.313-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00394298v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00345574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchy-Based Method for Synthesizing Frequent Itemsets Extracted from Temporal Windows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach For Privacy Mining Of Generic Basic Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waddey Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426492v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00434320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach For Privacy Mining Of Generic Basic Association Rules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SAX: A Privacy Preserving General Purpose Method applied to Detection of Intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. pp.45-52</w:t>
+              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00434320v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Outlier Mining for Intrusion Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Détection d'intrusions dans un environnement collaboratif sécurisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nischal Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.313-323</w:t>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00345574v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00345566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAX: A Privacy Preserving General Purpose Method applied to Detection of Intrusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM First International Workshop on Privacy and Anonymity for Very Large Datasets, join with CIKM 09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2009 - 20th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.769-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430646v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Beliefs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FIASCO : un nouvel algorithme d'extraction d'itemsets fréquents dans les flots de données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'08: 12th International Conference of Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Malaga, Spain. pp.1709-1716</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipoli, France. pp.235-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00275951v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le FIA: un nouvel automate permettant l'extraction efficace d'itemsets fréquents dans les flots de données.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.157-168</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447420v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Unexpected Web Usage Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_39⟩</w:t>
+              <w:t xml:space="preserve">ICDM 2008 - 8th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Leibnitz, Germany. pp.283-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70720-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353944v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00275952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'opinion : Apprenons les bons adjectifs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID'08 : INFormatique des Organisations et Systèmes d'Information et de Décision - Atelier FODOP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00277785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de sentiments opposés par une approche floue à partir de textes libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA'08 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Unexpected Web Usage Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Recognizing Unexpected Recurrence Behaviors with Fuzzy Methods in Sequence Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2008 - 8th Industrial Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00275952v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIASCO : un nouvel algorithme d'extraction d'itemsets fréquents dans les flots de données.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Découverte de motifs séquentiels et de règles inattendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipoli, France. pp.235-236</w:t>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.535-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447421v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00275950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
+              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Unexpected Recurrence Behaviors with Fuzzy Methods in Sequence Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Extraction of Opposite Sentiments in Classified Free Format Text Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2008 - 19th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.710-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324590v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs séquentiels et de règles inattendus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.535-540</w:t>
+              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00275950v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Opposite Sentiments in Classified Free Format Text Reviews</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Conjunctive Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2008 - 19th International Conference on Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_62⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2008 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Antwerp, Belgium. pp.19-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87479-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324582v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Opinion Mining: How to extract opinions from blogs?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7</w:t>
+              <w:t xml:space="preserve">IPMU'08: 12th International Conference of Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Malaga, Spain. pp.1709-1716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00329525v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00275951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'intrusions : de l'utilisation de signatures statistiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le FIA: un nouvel automate permettant l'extraction efficace d'itemsets fréquents dans les flots de données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Brissaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouille de Données Complexes 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. p. 105-116</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822305v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Conjunctive Sequential Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is a Voting Approach Accurate for Opinion Mining?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2008 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87479-9_17⟩</w:t>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Torino, Italy. pp.413-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00365482v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Tree Mining: Go Soft on Your Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFSA: International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. pp.145-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72950-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822307v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00272118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Unexpected Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Bases de Données Inductives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Afia, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00275948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Tree Mining: Go Soft on Your Nodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Web Analysis Traffic Challenge: Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA: International Fuzzy Systems Association World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discovery Challenge ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272118v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Analyzing Traffic Challenge: Description and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2007 Discovery Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00168955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche d'extraction des motifs séquentiels non-dérivables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Sampling For Sequential Pattern Mining: From Static Databases to Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2007 - 7th IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Omaha, NE, United States. pp.631-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2007.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00197189v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00204524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling For Sequential Pattern Mining: From Static Databases to Data Streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle approche d'extraction des motifs séquentiels non-dérivables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2007 - 7th IEEE International Conference on Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.307-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00204524v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00197189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-Peer Usage Analysis: a Distributed Mining Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FuzBT: a Binary Approach for Fuzzy Tree Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106798v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining : extraction de périodes denses à partir des logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FuzBT: a Binary Approach for Fuzzy Tree Mining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Privacy Preserving Sequential Pattern Mining in Distributed Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Arlington, Virginia, United States. pp.758-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1183614.1183722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135015v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Preserving Sequential Pattern Mining in Distributed Databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SPEED : Mining Maxirnal Sequential Patterns over Data Strearns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1183614.1183722⟩</w:t>
+              <w:t xml:space="preserve">IS: Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom. pp.546-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS.2006.348478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135021v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEED : Mining Maxirnal Sequential Patterns over Data Strearns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Peer-to-Peer Usage Analysis: a Distributed Mining Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS: Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> AINA: Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134387v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RSF - A New Tree Mining Approach with an Efficient Data Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Marascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2nd Workshop on Temporal Data Mining (TDM'05). Held in conjunction with ICDM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
+              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Sep 2005, Barcelona, Spain. pp.1088-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461877v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSF - A New Tree Mining Approach with an Efficient Data Structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Sep 2005, Barcelona, Spain. pp.1088-1093</w:t>
+              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106090v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Need For Speed: Mining Sequential Patterns in Data Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint-Malo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353914v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need For Speed: Mining Sequential Patterns in Data Stream</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Saint-Malo</w:t>
+              <w:t xml:space="preserve">EGC 2005, Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106085v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances dans les expressions de gènes : application à l'analyse du transcriptome de Plasmodium Falciparum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Web Usage Mining: Extracting Unexpected Periods from Web Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2005, Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.649</w:t>
+              <w:t xml:space="preserve">IEEE 2nd Workshop on Temporal Data Mining (TDM'05). Held in conjunction with ICDM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353790v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Processing Time Constraints for Efficiently Mining Generalized Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME'04: 11th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tatihou, Basse-Normandie (France), France. pp.87-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIME.2004.1314424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: Extraction, Maintenance and Behaviour Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IICAI: Indian International Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Hyderabad, India. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUSMS: An Environment for Frequent Sub-Substructures Extraction in a Semi-Structured Object Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2003 - 14th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.38-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-45227-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDE'02: International Workshop on Research Issues on Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Jose, USA, pp.6</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268631v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDM, un Module de Fouille de Données Distribué et Temps Réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Real Time Web Usage Mining with a Distributed Navigation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.393-398</w:t>
+              <w:t xml:space="preserve">RIDE'02: International Workshop on Research Issues on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Jose, USA, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268518v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Usage Mining: How to Efficiently Manage New Transactions and New Clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKDD 2000 - 4th European Conference on Principles of Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Lyon, France. pp.530-535, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45372-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27007,958 +27141,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Querying and Exploring of Large Multilayer Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conference on Scientific Visualization, Information Visualization and Visual Analytics, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01912384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Hierarchical Time Series with a Focus+Context Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence y Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InfoVis 2017 @VIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Phoenix, United States. , Conference on Scientific Visualization, Information Visualization and Visual Analytics, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01592614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local community detection in multilayer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tagarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASONAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Francisco, United States. IEEE/ACM, pp.1382-1383, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Forum Posts Written by Patients and Health Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 25th European Medical Informatics Conference, pp.1185-1185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegExpMiner: Automatically discovering frequently matching regular expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMNLP 2014 - 1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France. , Proceedings of the 1st International Workshop on Interactions between Data Mining and Natural Language Processing co-located with The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014), CEUR Workshop Proceedings (1202), pp.143-144, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01054922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Targets of the Emotions Expressed in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLing 2014 - 15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. , LNTCS (8404), pp.85-97, 2014, Computational Linguistics and Intelligent Text Processing. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54903-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co2Vis: A Visual Analytics Tool for Mining Co-Expressed and Co-Regulated Genes Implied in HIV Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zine El Aabidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioVis: Biological Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Atlanta, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de dépêches pour analyser le développement d'épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nîmes, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27968,355 +28102,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 11ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, pp.712, 2011, 978-2-70568-112-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de Données d'Opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès Éditions, 202 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00588609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Patterns: New Methods and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.307, 2007, 13 978-1599041629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successes and New Directions in Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA Group, pp.1-369, 2007, 13 978-1599046457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00365422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28326,1429 +28460,1429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaFloChar: An Innovating Approach to Characterise Patient Flows in Myocardial Infarction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Querying RDF Data: A Multigraph Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Ingalalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Pivert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Continents of Knowledge in Oceans of Data: The Future of Co-Created eHealth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-391⟩</w:t>
+              <w:t xml:space="preserve">NoSQL Data Models • Trends and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE–WILEY, 2018, Base de données et Big Data • Databases and Big Data, 9781786303646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119528227.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781095v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01910660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying RDF Data: A Multigraph Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PaFloChar: An Innovating Approach to Characterise Patient Flows in Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoSQL Data Models • Trends and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119528227.ch5⟩</w:t>
+              <w:t xml:space="preserve">Building Continents of Knowledge in Oceans of Data: The Future of Co-Created eHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.391-395, 2018, Studies in Health Technology and Informatics, 978-1-61499-851-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01910660v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability and Fuzzy Systems: What Parallelization Can Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 497, Springer, pp.291-320, 2014, Studies in Computational Intelligence, 978-3-319-00953-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (7769), Springer, pp.11-21, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36778-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.23-41, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Detections in Collaborative Organizations by Preserving Privacy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goverdhan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Abdelkader Zighed and Henri Briand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Guillet; Gilbert Ritschard; Djamel Abdelkader Zighed; Henri Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 292, Springer, pp.235-247, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_14⟩</w:t>
+              <w:t xml:space="preserve">, 292, Springer, pp.217-234, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430642v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Common Outliers for Intrusion Detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From Collaborative to Privacy Preserving Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_13⟩</w:t>
+              <w:t xml:space="preserve">Privacy and Anonymity in Information Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-156, 2010, 978-1-84996-237-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-238-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798705v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Collaborative to Privacy Preserving Sequential Pattern Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intrusion Detections in Collaborative Organizations by Preserving Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verma Nischal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Abdelkader Zighed and Henri Briand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy and Anonymity in Information Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-84996-238-4_7⟩</w:t>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 292, Springer, pp.235-247, 2010, Studies in Computational Intelligence, 978-3-642-00579-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00580-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798706v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAMS : A Novel Incremental Approach for Sequential Pattern Mining in Data Streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mining Unexpected Sequential Patterns and Implication Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Verlag. </w:t>
+              <w:t xml:space="preserve">Yun Sing Koh and Nathan Rountree. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-216, 2009</w:t>
+              <w:t xml:space="preserve">Rare Association Rule Mining and Knowledge Discovery: Technologies for Infrequent and Critical Event Detection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20, 2009, Advances in Data Warehousing and Mining Book Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00435841v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00344758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Unexpected Sequential Patterns and Implication Rules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SPAMS : A Novel Incremental Approach for Sequential Pattern Mining in Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Venceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yun Sing Koh and Nathan Rountree. </w:t>
+              <w:t xml:space="preserve">Springer Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Association Rule Mining and Knowledge Discovery: Technologies for Infrequent and Critical Event Detection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.20, 2009, Advances in Data Warehousing and Mining Book Series</w:t>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-216, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00344758v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00435841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Data Mining for the Semantic Web: Building XML Mediator Schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capturing Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Elsevier, pp.249-264, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1574-9576(06)80014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Idea Group Reference, pp.1028-1032, 2005, 1-59140-557-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29758,147 +29892,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for identifying rare events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP13153512A; EP2014051963W. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00913008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29908,1087 +30042,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrderGeneMiner : Logiciel pour l'extraction et la visualisation de motifs partiellement ordonnés à partir de puces à ADN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+                <w:t xml:space="preserve">Vers un outil de cartographie : qui est l'expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00802709v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil de cartographie : qui est l'expert ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">OrderGeneMiner : Logiciel pour l'extraction et la visualisation de motifs partiellement ordonnés à partir de puces à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798073v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node Overlap Removal for 1D Graph Layout: Proof of Theorem 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiha Fadloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01521385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating rare events in large-scale applications using a backward approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikö Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13003, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presidential Election 2012: How French politicians tweet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Matwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12011, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00688651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09010, 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00383046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09029, 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00437731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deducing Bounds on the Support of Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08015, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00289232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Unexpected Sequential Patterns and Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07027, 2007, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00193679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUSMS : Un Environnement pour l'Extraction de Sous-Structures Fréquentes dans une Collection d'Objets Semi-Structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02193, LIRMM. 2002, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00090371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30998,2712 +31132,2712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epid Data Explorer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RCAviz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364⟩</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7d90a5bdedfc8caaf78b5ca079ffc267d9228d15;origin=https://gite.lirmm.fr/emuller/rcaviz.git;visit=swh:1:snp:663db5fd338f53913c69b9136c9136e597bec51a;anchor=swh:1:rev:8dce27f3b0a314c81ec3d576c75da585453e996d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04699239v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04093578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLIMPSE-Med</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:4d1dc4137ea52d43cb097c750fe4b5196da052ef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCAviz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">FCAvizIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Musslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:7d90a5bdedfc8caaf78b5ca079ffc267d9228d15;origin=https://gite.lirmm.fr/emuller/rcaviz.git;visit=swh:1:snp:663db5fd338f53913c69b9136c9136e597bec51a;anchor=swh:1:rev:8dce27f3b0a314c81ec3d576c75da585453e996d⟩</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:dc2b9bdf6241ef77a76ebb5f4e6190218ba45282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04093578v2</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04726367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCAvizIR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epid Data Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:dc2b9bdf6241ef77a76ebb5f4e6190218ba45282⟩</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04726367v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04699239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-SAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9d9c68ffb8098990afec06470b339f7942d6b9db;origin=https://github.com/stardisblue/fsac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04722137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">agorajs: gml dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:62d7bc9e4ee8255d1eee7ff0a8b1eaf1eab19a87;origin=https://github.com/agorajs/agora-dataset⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04721838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">agorajs: website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0ad34041a96e758f89ff5a07f2832463e303601d;origin=https://github.com/agorajs/agorajs.github.io⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04721855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">agorajs: graph library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:35a446bb6f0808aa0db6f5bcd032f43e9ec71591;origin=https://hal.archives-ouvertes.fr/lirmm-02136090;visit=swh:1:snp:9d258bfd8a07f79cb8063b6ac33d6e710bd3e3f3;anchor=swh:1:rev:2266d773cf993b8718a1d7ca1d1bce145118f527;path=/⟩</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:25fb80dfe3c0b194672adbf6f0faaaa98faeb082;origin=https://github.com/agorajs/agora-graph⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02136090v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of Diamond algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of the Push Force Scan' (PFS') algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:4001d079ff372192ef84eff417a9f9905f4425f1;origin=https://github.com/agorajs/agora-diamond⟩</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:16c95e5302b6d74e8fcb22276cd4f52c03f2ad2c;origin=https://github.com/agorajs/agora-pfsp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721889v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04722082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of the Push Force Scan' (PFS') algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: gml2json</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:16c95e5302b6d74e8fcb22276cd4f52c03f2ad2c;origin=https://github.com/agorajs/agora-pfsp⟩</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:38df01fd5d5454856ca9d9b6759f56b81be032e6;origin=https://github.com/agorajs/agora-gml⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04722082v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">agorajs: implementation of the Scale algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c03674e388bdc5472721d11e65e5eaaea0df1c5;origin=https://github.com/agorajs/agora-scaling⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04721900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: gml2json</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of RWordle-L Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:38df01fd5d5454856ca9d9b6759f56b81be032e6;origin=https://github.com/agorajs/agora-gml⟩</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7ea0a0b877abd922d29dd5ff51f76da058103c07;origin=https://github.com/agorajs/agora-rwordle⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721896v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04722065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of RWordle-L Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Prosovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:7ea0a0b877abd922d29dd5ff51f76da058103c07;origin=https://github.com/agorajs/agora-rwordle⟩</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e3b8b7f3b81f01327a22f26ff8d81a55e4d10c84;origin=https://github.com/stardisblue/prosovis⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04722065v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04722116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: graph library</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SumGra: Mining Frequent Subgraphs in Multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Ingalalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:25fb80dfe3c0b194672adbf6f0faaaa98faeb082;origin=https://github.com/agorajs/agora-graph⟩</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0abf419bfe6e335edc1fe1626a167a373e0c195a;origin=https://hal.archives-ouvertes.fr/lirmm-02136558;visit=swh:1:snp:a7665a030cc9f0877fd3103c3b02db69abd20325;anchor=swh:1:rev:11651125345aefdd4503aab2db8bbedc1d7edcaa;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721903v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02136558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SumGra: Mining Frequent Subgraphs in Multigraphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of the Push Force Scan (PFS) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:0abf419bfe6e335edc1fe1626a167a373e0c195a;origin=https://hal.archives-ouvertes.fr/lirmm-02136558;visit=swh:1:snp:a7665a030cc9f0877fd3103c3b02db69abd20325;anchor=swh:1:rev:11651125345aefdd4503aab2db8bbedc1d7edcaa;path=/⟩</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7a7da068ba2621d6b960a3a5c42777637f4ff743;origin=https://github.com/agorajs/agora-pfs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02136558v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04722071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of the Push Force Scan (PFS) algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of the Fast Node Overlap Removal (VPSC) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:7a7da068ba2621d6b960a3a5c42777637f4ff743;origin=https://github.com/agorajs/agora-pfs⟩</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d6bfdd86b5c4886fc704d9c9242927cd88732aa7;origin=https://github.com/agorajs/agora-vpsc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04722071v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04722079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosovis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: criterias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:e3b8b7f3b81f01327a22f26ff8d81a55e4d10c84;origin=https://github.com/stardisblue/prosovis⟩</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a2d252e85b3744f7d5ac2cb7c04336706a4f420c;origin=https://github.com/agorajs/agora-criteria⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04722116v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: criterias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of the Fast Overlap Removal By Stochastic Gradient Descent for Graph Drawing (FORBID) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:a2d252e85b3744f7d5ac2cb7c04336706a4f420c;origin=https://github.com/agorajs/agora-criteria⟩</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:98bab4860c947f1a0ad6cba63d3a8817c765e0ac;origin=https://github.com/agorajs/agora-forbid⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721886v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of the Fast Node Overlap Removal (VPSC) algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The MultiStream Implementation: A Multiresolution Streamgraph Approach to Explore Hierarchical Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d6bfdd86b5c4886fc704d9c9242927cd88732aa7;origin=https://github.com/agorajs/agora-vpsc⟩</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c503b02ba79ebef55b413c592f7bf725ddccb29b;origin=https://hal.archives-ouvertes.fr/lirmm-02138960;visit=swh:1:snp:14cacd7e195b345d6fb25518a026cb322f1b99f7;anchor=swh:1:rev:9c712b79fe002d2a93f4f8374231b6dec5c43259;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04722079v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02138960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of the Fast Overlap Removal By Stochastic Gradient Descent for Graph Drawing (FORBID) algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">JGetMove: Mining Multiple Movement Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:98bab4860c947f1a0ad6cba63d3a8817c765e0ac;origin=https://github.com/agorajs/agora-forbid⟩</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3aa04f1229ee15494a1cd20fe893a37c0faad148;origin=https://hal.archives-ouvertes.fr/lirmm-02137577;visit=swh:1:snp:727e23feecdd43afc0ae5309639c85aa71a7ae2a;anchor=swh:1:rev:0d231f616df7c5e55d8b30d2a24c52e126a0b8b0;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721882v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02137577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MultiStream Implementation: A Multiresolution Streamgraph Approach to Explore Hierarchical Time Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of the Force Transfer Algorithm (FTA) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:c503b02ba79ebef55b413c592f7bf725ddccb29b;origin=https://hal.archives-ouvertes.fr/lirmm-02138960;visit=swh:1:snp:14cacd7e195b345d6fb25518a026cb322f1b99f7;anchor=swh:1:rev:9c712b79fe002d2a93f4f8374231b6dec5c43259;path=/⟩</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d33232d8d1d45ffb4c630ac3a93f9e629058f1ef;origin=https://github.com/agorajs/agora-fta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02138960v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JGetMove: Mining Multiple Movement Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: evaluation cli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:3aa04f1229ee15494a1cd20fe893a37c0faad148;origin=https://hal.archives-ouvertes.fr/lirmm-02137577;visit=swh:1:snp:727e23feecdd43afc0ae5309639c85aa71a7ae2a;anchor=swh:1:rev:0d231f616df7c5e55d8b30d2a24c52e126a0b8b0;path=/⟩</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1a835769da899c03ab669db490335f7d589a2138;origin=https://github.com/agorajs/agora-evaluate⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02137577v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: evaluation cli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">agorajs: implementation of Diamond algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:1a835769da899c03ab669db490335f7d589a2138;origin=https://github.com/agorajs/agora-evaluate⟩</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4001d079ff372192ef84eff417a9f9905f4425f1;origin=https://github.com/agorajs/agora-diamond⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721868v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04721889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">agorajs: implementation of the Force Transfer Algorithm (FTA) algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d33232d8d1d45ffb4c630ac3a93f9e629058f1ef;origin=https://github.com/agorajs/agora-fta⟩</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:35a446bb6f0808aa0db6f5bcd032f43e9ec71591;origin=https://hal.archives-ouvertes.fr/lirmm-02136090;visit=swh:1:snp:9d258bfd8a07f79cb8063b6ac33d6e710bd3e3f3;anchor=swh:1:rev:2266d773cf993b8718a1d7ca1d1bce145118f527;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04721875v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02136090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId663"/>
+      <w:footerReference w:type="default" r:id="rId668"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33771,51 +33905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D120B7A4"/>
+    <w:nsid w:val="701EC66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34002,51 +34136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-poncelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8277-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069260613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/recherche/equipes/advanse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~poncelet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3067820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Fadloun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871619861786" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02879677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccinini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Goel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.100936" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710144v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valverde-Rebaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alneu de Andrade Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ying Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2796591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samreth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingenrieth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0194-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ingalalli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01705312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagarelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-017-0525-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01541930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219622016500280" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio N&#243;r G&#252;ttler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2016.1142678" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.53-74" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonniol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-04-0604" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150724" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01259928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2014.78" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.4.145-169" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2011.038276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vinceslas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ayouni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0112-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-008-0108-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kapoor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0002-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48EAA6D0F330D3E70706114543942C276A23E57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Symphor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2007-11103" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14ZNS59N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.49-78" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Musslin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702237v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35802-0_14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329586v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01911990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231622.3231624" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851520v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_45" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01847422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3221269.3223027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54241-6_5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01542283v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cruz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55209-5_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362428v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Rodrigues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cunha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soares" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31232-3_83" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362442v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851984" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.24" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362431v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44403-1_24" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alneu De" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Lopes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Malerba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974010.95" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275379v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Redondo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iv.2015.20" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184560v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379639v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600407v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pfahringer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554864" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556565v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507098v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bisquert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946704" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054903v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054900v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_35" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601104v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Boschetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798072v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_26" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40131-2_11" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732662v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_55" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736785v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Malaquias Quintero Flores" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251326" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798076v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424394" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801028v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Bigdeli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389661.2389669" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245301" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798222v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798148v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35527-1_9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798233v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732660v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34156-4_26" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798254v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723570v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00608361v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brahmi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798308v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23544-3_32" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798316v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Aouadi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27609-5_12" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723590v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723580v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19032-2_9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825334v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816296v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502037v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13672-6_33" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504072v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504029v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benyahia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13208-7\_34" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588599v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816291v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14770-8_39" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798797v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686082" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661533v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798801v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423940v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_65" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345563v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423951v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426501v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643843" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423947v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426492v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.38" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434320v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddey Moez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275951v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447420v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324587v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275952v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70720-2_22" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447421v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324590v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275950v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324582v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_62" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30F14SQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365482v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_17" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275948v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204524v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2007.82" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135021v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183614.1183722" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134387v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2006.348478" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106085v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269458v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191954v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45227-0_5" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912384v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org/year/2018/welcome" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592614v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence y Wang" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605181v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588601v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798284v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588609v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910660v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381090v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_13" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798706v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-238-4_7" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435841v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Venceslas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344758v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798073v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magnier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;nin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01521385v2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00688651v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Matwin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00383046v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289232v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193679v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090371v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04699239v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721486v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d1dc4137ea52d43cb097c750fe4b5196da052ef" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093578v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d90a5bdedfc8caaf78b5ca079ffc267d9228d15;origin=https://gite.lirmm.fr/emuller/rcaviz.git;visit=swh:1:snp:663db5fd338f53913c69b9136c9136e597bec51a;anchor=swh:1:rev:8dce27f3b0a314c81ec3d576c75da585453e996d" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04726367v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dc2b9bdf6241ef77a76ebb5f4e6190218ba45282" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722137v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d9c68ffb8098990afec06470b339f7942d6b9db;origin=https://github.com/stardisblue/fsac" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721838v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:62d7bc9e4ee8255d1eee7ff0a8b1eaf1eab19a87;origin=https://github.com/agorajs/agora-dataset" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721855v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad34041a96e758f89ff5a07f2832463e303601d;origin=https://github.com/agorajs/agorajs.github.io" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02136090v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:35a446bb6f0808aa0db6f5bcd032f43e9ec71591;origin=https://hal.archives-ouvertes.fr/lirmm-02136090;visit=swh:1:snp:9d258bfd8a07f79cb8063b6ac33d6e710bd3e3f3;anchor=swh:1:rev:2266d773cf993b8718a1d7ca1d1bce145118f527;path=/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721889v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4001d079ff372192ef84eff417a9f9905f4425f1;origin=https://github.com/agorajs/agora-diamond" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722082v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c95e5302b6d74e8fcb22276cd4f52c03f2ad2c;origin=https://github.com/agorajs/agora-pfsp" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721900v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c03674e388bdc5472721d11e65e5eaaea0df1c5;origin=https://github.com/agorajs/agora-scaling" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721896v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38df01fd5d5454856ca9d9b6759f56b81be032e6;origin=https://github.com/agorajs/agora-gml" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722065v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ea0a0b877abd922d29dd5ff51f76da058103c07;origin=https://github.com/agorajs/agora-rwordle" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721903v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25fb80dfe3c0b194672adbf6f0faaaa98faeb082;origin=https://github.com/agorajs/agora-graph" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02136558v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0abf419bfe6e335edc1fe1626a167a373e0c195a;origin=https://hal.archives-ouvertes.fr/lirmm-02136558;visit=swh:1:snp:a7665a030cc9f0877fd3103c3b02db69abd20325;anchor=swh:1:rev:11651125345aefdd4503aab2db8bbedc1d7edcaa;path=/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722071v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a7da068ba2621d6b960a3a5c42777637f4ff743;origin=https://github.com/agorajs/agora-pfs" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722116v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3b8b7f3b81f01327a22f26ff8d81a55e4d10c84;origin=https://github.com/stardisblue/prosovis" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721886v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2d252e85b3744f7d5ac2cb7c04336706a4f420c;origin=https://github.com/agorajs/agora-criteria" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722079v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6bfdd86b5c4886fc704d9c9242927cd88732aa7;origin=https://github.com/agorajs/agora-vpsc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721882v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:98bab4860c947f1a0ad6cba63d3a8817c765e0ac;origin=https://github.com/agorajs/agora-forbid" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02138960v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c503b02ba79ebef55b413c592f7bf725ddccb29b;origin=https://hal.archives-ouvertes.fr/lirmm-02138960;visit=swh:1:snp:14cacd7e195b345d6fb25518a026cb322f1b99f7;anchor=swh:1:rev:9c712b79fe002d2a93f4f8374231b6dec5c43259;path=/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02137577v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3aa04f1229ee15494a1cd20fe893a37c0faad148;origin=https://hal.archives-ouvertes.fr/lirmm-02137577;visit=swh:1:snp:727e23feecdd43afc0ae5309639c85aa71a7ae2a;anchor=swh:1:rev:0d231f616df7c5e55d8b30d2a24c52e126a0b8b0;path=/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721868v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a835769da899c03ab669db490335f7d589a2138;origin=https://github.com/agorajs/agora-evaluate" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721875v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d33232d8d1d45ffb4c630ac3a93f9e629058f1ef;origin=https://github.com/agorajs/agora-fta" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-poncelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8277-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069260613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/recherche/equipes/advanse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~poncelet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2026.103716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05003800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Besga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01100-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05209865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Viau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716251325133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241279720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2023.2190374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3067820" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Fadloun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871619861786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02879677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccinini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00532" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Goel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.100936" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01693077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ying Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2796591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01710144v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valverde-Rebaza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alneu de Andrade Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samreth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ingenrieth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Onorato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40413-018-0194-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ingalalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01705312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagarelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-017-0525-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01541930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.05.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219622016500280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio N&#243;r G&#252;ttler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2016.1142678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.21.3.53-74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonniol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-04-0604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01259928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#246; Sz&#233;kely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2014.78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150724" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.18.4.145-169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2011.038276" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vinceslas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ayouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0407" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0112-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2008.01.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1DJMLHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204872v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marascu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-007-0080-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-008-0108-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-10L35R99-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349236v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.11.1-2.37-61" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365480v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kapoor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197166v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0002-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B48EAA6D0F330D3E70706114543942C276A23E57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Laur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Symphor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2007-11103" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.03.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14ZNS59N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.3-4.183-210" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.49-78" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191952v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-003-0097-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75688D6179AF10292A6721E40DED4E1FBFFA898E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-023X(02)00209-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05405803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3766032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668541v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Musslin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702237v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302617v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35802-0_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02053010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22219-2_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910611v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Giry-Fouquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01851520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91947-8_45" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01847422v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3221269.3223027" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01911990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231622.3231624" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910683v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cruz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55209-5_5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01542283v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.14" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912004v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54241-6_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362442v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lossio-Ventura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851984" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Rodrigues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cunha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Soares" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31232-3_83" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2016.24" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01304602v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2016.7465267" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362431v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44403-1_24" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01362397v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alneu De" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Lopes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Redondo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iv.2015.20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239187v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Malerba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974010.95" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379639v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Pfahringer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076887v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Bisquert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946704" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_11" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601104v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Bordogna" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Boschetti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08326-1_35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600407v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554864" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108532v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947344" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798072v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_26" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907893v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40897-7_17" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599585v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40131-2_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_55" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798076v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424394" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Malaquias Quintero Flores" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251326" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00801028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Bigdeli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389661.2389669" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2245301" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798222v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798148v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35527-1_9" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732660v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34156-4_26" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798254v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723570v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798311v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Brahmi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23544-3_32" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00608361v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723590v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798316v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Aouadi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27609-5_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798312v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723580v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19032-2_9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825334v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612813v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyratos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816296v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502037v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13672-6_33" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504072v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504029v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benyahia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13208-7\_34" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798797v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686082" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816291v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14770-8_39" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661533v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798801v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345563v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359206v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goverdhan Singh" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_93" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426501v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643843" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365067v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payas Gupta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brissaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423947v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426492v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.38" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345574v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434320v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddey Moez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345566v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Verma" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423940v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_65" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447421v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275952v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70720-2_22" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00277785v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324587v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324590v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275950v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329525v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_62" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30F14SQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822305v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raissi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud." TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365482v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87479-9_17" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275951v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447420v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353944v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_39" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822307v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brissaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168955v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204524v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2007.82" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197189v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461840v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135021v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183614.1183722" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134387v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2006.348478" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106798v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106085v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353790v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461877v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108888v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2004.1314424" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269458v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191954v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45227-0_5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268518v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268631v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008926v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45372-5_62" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeevis.org/year/2018/welcome" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01592614v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence y Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605181v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054922v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588601v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798284v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588609v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365419v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365422v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01910660v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch5" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381090v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_13" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798705v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_13" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798706v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-238-4_7" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430642v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verma Nischal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0_14" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435841v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Venceslas" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00913008v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798073v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magnier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;nin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01521385v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798074v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00688651v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Matwin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00383046v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289232v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193679v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093578v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7d90a5bdedfc8caaf78b5ca079ffc267d9228d15;origin=https://gite.lirmm.fr/emuller/rcaviz.git;visit=swh:1:snp:663db5fd338f53913c69b9136c9136e597bec51a;anchor=swh:1:rev:8dce27f3b0a314c81ec3d576c75da585453e996d" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721486v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d1dc4137ea52d43cb097c750fe4b5196da052ef" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04726367v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dc2b9bdf6241ef77a76ebb5f4e6190218ba45282" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04699239v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0fc91a35b1cc33ea2cbe53e08f025306121d762;origin=https://gite.lirmm.fr/advanse/EDE/epid-data-explorer.git;visit=swh:1:snp:75d1791c8d647d12f285d277a6f8746fa0de6bc6;anchor=swh:1:rev:5114d65e63b3ccdc4a37cf09b004a767d3f48364" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722137v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d9c68ffb8098990afec06470b339f7942d6b9db;origin=https://github.com/stardisblue/fsac" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721838v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:62d7bc9e4ee8255d1eee7ff0a8b1eaf1eab19a87;origin=https://github.com/agorajs/agora-dataset" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721855v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0ad34041a96e758f89ff5a07f2832463e303601d;origin=https://github.com/agorajs/agorajs.github.io" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721903v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25fb80dfe3c0b194672adbf6f0faaaa98faeb082;origin=https://github.com/agorajs/agora-graph" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722082v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c95e5302b6d74e8fcb22276cd4f52c03f2ad2c;origin=https://github.com/agorajs/agora-pfsp" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721896v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38df01fd5d5454856ca9d9b6759f56b81be032e6;origin=https://github.com/agorajs/agora-gml" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721900v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c03674e388bdc5472721d11e65e5eaaea0df1c5;origin=https://github.com/agorajs/agora-scaling" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722065v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ea0a0b877abd922d29dd5ff51f76da058103c07;origin=https://github.com/agorajs/agora-rwordle" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722116v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3b8b7f3b81f01327a22f26ff8d81a55e4d10c84;origin=https://github.com/stardisblue/prosovis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02136558v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0abf419bfe6e335edc1fe1626a167a373e0c195a;origin=https://hal.archives-ouvertes.fr/lirmm-02136558;visit=swh:1:snp:a7665a030cc9f0877fd3103c3b02db69abd20325;anchor=swh:1:rev:11651125345aefdd4503aab2db8bbedc1d7edcaa;path=/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722071v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7a7da068ba2621d6b960a3a5c42777637f4ff743;origin=https://github.com/agorajs/agora-pfs" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04722079v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6bfdd86b5c4886fc704d9c9242927cd88732aa7;origin=https://github.com/agorajs/agora-vpsc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721886v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2d252e85b3744f7d5ac2cb7c04336706a4f420c;origin=https://github.com/agorajs/agora-criteria" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721882v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:98bab4860c947f1a0ad6cba63d3a8817c765e0ac;origin=https://github.com/agorajs/agora-forbid" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02138960v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c503b02ba79ebef55b413c592f7bf725ddccb29b;origin=https://hal.archives-ouvertes.fr/lirmm-02138960;visit=swh:1:snp:14cacd7e195b345d6fb25518a026cb322f1b99f7;anchor=swh:1:rev:9c712b79fe002d2a93f4f8374231b6dec5c43259;path=/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02137577v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3aa04f1229ee15494a1cd20fe893a37c0faad148;origin=https://hal.archives-ouvertes.fr/lirmm-02137577;visit=swh:1:snp:727e23feecdd43afc0ae5309639c85aa71a7ae2a;anchor=swh:1:rev:0d231f616df7c5e55d8b30d2a24c52e126a0b8b0;path=/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721875v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d33232d8d1d45ffb4c630ac3a93f9e629058f1ef;origin=https://github.com/agorajs/agora-fta" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721868v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1a835769da899c03ab669db490335f7d589a2138;origin=https://github.com/agorajs/agora-evaluate" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04721889v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4001d079ff372192ef84eff417a9f9905f4425f1;origin=https://github.com/agorajs/agora-diamond" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02136090v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:35a446bb6f0808aa0db6f5bcd032f43e9ec71591;origin=https://hal.archives-ouvertes.fr/lirmm-02136090;visit=swh:1:snp:9d258bfd8a07f79cb8063b6ac33d6e710bd3e3f3;anchor=swh:1:rev:2266d773cf993b8718a1d7ca1d1bce145118f527;path=/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>