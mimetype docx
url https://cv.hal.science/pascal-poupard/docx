--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -66,2537 +66,4194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SeqDetectVeg: a major project to develop NGS tools for multi-target detection of bacterial and fungal pathogens transmitted by vegetable seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baloche A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jousselin M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPO Conference on Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Vienne (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un pathosystème Brassica napus L./Alternaria brassicicola pour l’étude du déterminisme de la transmission à la semence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Rencontre Plante-Pathogenes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis on carrot seed crop in France: characterization of the fungal pathogen, seed testing and control methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Krakow, Poland. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetics: Role of methyltransferases in the pathogenesis of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Haïfa, Israel. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st ISTA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tallinn, Estonia. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grillures d’ombelles et nécroses de la tige dues à Diaporthe angelicae / Phomopsis dauci sur carotte porte-graine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis on carrot in France: isolation and characterization of the fungal pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis caused by Diaporthe angelicae (Phomopsis dauci) on carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTA Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Edinburgh, Royaume-Uni. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular pathways activated in the necrotrophic fungus Alternaria brassicicola in response to camalexin exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Iacomi-Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phytoalexine '6-méthoxymélleine' est-t-elle impliquée dans les mécanismes de résistance de la carotte à Alternaria dauci, agent de la brûlure foliaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Rencontres de Phytopathologie -Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aussois, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramification du rameau d’un an : études biochimique et moléculaire des potentialités de croissance des bourgeons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoneau Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières Rencontres du Réseau Ecophysiologie de l’Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Planta Inoculation of Trichoderma viridarium Reduces Seed Transmission of the Fungal Pathogen Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 172 (6), pp.e70000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jph.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo biocontrol studies against Botrytis cinerea , the causal agent of grey mould in Hydrangea macrophylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Longuemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.269-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09583157.2024.2341302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and pathogenicity of Fusarium spp. isolates causing root and collar rot on carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pascouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Moullec-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (1), pp.76-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07060661.2022.2103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico analysis of RNA interference components and miRNAs-like RNAs in the seed-borne necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bastide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), pp.224 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusariose de la carotte : une nouvelle maladie qui passe parfois inaperçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of a Phytotoxic Metabolite from Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Leyte-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peña-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (17), pp.4003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25174003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Root and Collar Rot Caused by Fusarium tricinctum and Fusarium avenaceum on Carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Moullec-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pascouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2), pp.591-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-11-18-2081-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fungal pathogens (Diaporthe angelicae and D. eres) responsible for umbel browning and stem necrosis on carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sérandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there variety × isolate interaction in the polygenic quantitative resistance of carrot to Alternaria dauci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202 (2), pp.235-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-014-1279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of umbel browning and stem necrosis caused by [i]Diaporthe angelicae[/i] on carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Brandeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Serandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (3), pp.421-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-06-13-0673-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory effects of the carrot metabolites 6-methoxymellein and falcarindiol on development of the fungal leaf blight pathogen Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.58 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana L. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (4), pp.718-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 121 (1), pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of AbGst1 encoding a glutathione transferase differentially expressed during exposure of Alternaria brassicicola to isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 258 (2), pp.241-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00223.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNAP2, a class I KN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica [L.] Borkh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erf063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,4779 +4263,3247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elza Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeqDetectVeg: a major project to develop a NGS tool for multi-target detection of bacterial and fungal pathogens transmitted by vegetable seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Serandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ISTA Seed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Christchurch, New Zealand, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics: role of methyltransferases in the pathogenesis of the seed borne fungus Alternaria brassicicola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupard</w:t>
+                <w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516598v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Renaux</w:t>
+                <w:t xml:space="preserve">Epigenetics: role of methyltransferases in the pathogenesis of the seed borne fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516643v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.183-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenome role in the pathogenesis of Alternaria brassicicola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiAgro 2017, troisième colloque du réseau REacTION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516595v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Contrôle du Phomopsis, maladie émergente, en culture de carotte porte-graîne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516581v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du Phomopsis, maladie émergente, en culture de carotte porte-graîne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Morel</w:t>
+                <w:t xml:space="preserve">Epigenome role in the pathogenesis of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bastide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">EpiAgro 2017, troisième colloque du réseau REacTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516467v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot resistance to Alternaria leaf blight: from genetics to metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State-of-the-art technologies: challenge for the research in Agricultural and Food Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grillures d'ombelles dues à Diaporthe spp. sur carotte porte-graines: une maladie ré-émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'échanges Entreprises Recherche, RFI Objectif Végétal et Végépolys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbel browning and stem necrosis caused by Diaporthe angelicae / Phomopsis dauci on carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bastide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrot and other Apiaceae International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la biomasse d’Alternaria dauci dans des génotypes de carotte par PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop RFSV Nouveaux outils pour le diagnostic végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transmission des champignons du genre Alternaria aux semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Semences et Recherche Végépolys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Allenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is quantitative resistance qualitative? An example with two Alternaria Leaf Blight resistant carrot genotypes and four resistance assessment techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 th International Carrot Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Kennewick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biomasse fongique in planta d'Alternaria dauci et description du cycle infectieux en fonction du niveau de résistance de la carotte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude histo-cytologique du cycle infectieux d'Alternaria dauci, agent de la brûlure foliaire de la carotte, en vue de la création de variétés résistantes à la maladie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des doctorants du département Santé des Plantes et Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rennes, France. pp.Non communiqué</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.) : approches morphologique, biochimique et moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Biologie hivernale” (GEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de transcrits chez des plantes ligneuses par hybridation in situ: optimisation de la méthode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Ziaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontre du Groupe Biologie Moléculaire des Ligneux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et modalités d'expression des gènes codant pour les PR-10 du pommier soumis à des stress biotiques et abiotiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marqueurs d’état des bourgeons et ramification du rameau d’un an du pommier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daniel Viemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de Phytobactériologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">5ème Colloque des Doctorants en Sciences Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841503v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs d’état des bourgeons et ramification du rameau d’un an du pommier.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Identification et modalités d'expression des gènes codant pour les PR-10 du pommier soumis à des stress biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque des Doctorants en Sciences Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Angers, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres de Phytobactériologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685059v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of bud physiological states during the development of one-year-old shoots in apple tree: optimisation of in situ hybridisation in vegetative buds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Plant Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Jul 1999, Angers, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684940v1</w:t>
-              </w:r>
-[...1530 lines deleted...]
-                <w:t xml:space="preserve">hal-03685069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résistance partielle de la carotte à Alternaria dauci par une approche de phénotypage multi critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Auperpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.101-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4721101706751174E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7525,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Corff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Longuemare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2024.2341302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascouau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Moullec-Rieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2103737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2021.12.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Leyte-Lugo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-2081-PDN" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastide" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;randat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Brandeis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0673-PDN" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Sellam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00223.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;randat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziadi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazanove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;randat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazanove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.70000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Longuemare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2024.2341302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascouau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Moullec-Rieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2103737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2021.12.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Leyte-Lugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-2081-PDN" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;randat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Brandeis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0673-PDN" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Sellam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00223.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516595v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>