--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -600,277 +600,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogen</w:t>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sérandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st ISTA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tallinn, Estonia. , 2016</w:t>
+              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516446v1</w:t>
+                <w:t xml:space="preserve">hal-02516466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogens</w:t>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis in carrot seed production in France: isolation and characterization of the fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cazanove</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France. 2016</w:t>
+              <w:t xml:space="preserve">31st ISTA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tallinn, Estonia. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516466v1</w:t>
+                <w:t xml:space="preserve">hal-02516446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grillures d’ombelles et nécroses de la tige dues à Diaporthe angelicae / Phomopsis dauci sur carotte porte-graine en France</w:t>
               </w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany. , 2015</w:t>
@@ -1100,277 +1100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbel browning and stem necrosis caused by Diaporthe angelicae (Phomopsis dauci) on carrot in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+                <w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Edinburgh, Royaume-Uni. 2014</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281868v1</w:t>
+                <w:t xml:space="preserve">hal-03281870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis caused by Diaporthe angelicae (Phomopsis dauci) on carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t>
+              <w:t xml:space="preserve">ISTA Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Edinburgh, Royaume-Uni. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281870v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular pathways activated in the necrotrophic fungus Alternaria brassicicola in response to camalexin exposure</w:t>
               </w:r>
@@ -1481,90 +1481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phytoalexine '6-méthoxymélleine' est-t-elle impliquée dans les mécanismes de résistance de la carotte à Alternaria dauci, agent de la brûlure foliaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1702,98 +1702,3175 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du Réseau Ecophysiologie de l’Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elza Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kocuiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference of Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SeqDetectVeg: a major project to develop a NGS tool for multi-target detection of bacterial and fungal pathogens transmitted by vegetable seeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Serandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lê Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th ISTA Seed Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Christchurch, New Zealand, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetics: role of methyltransferases in the pathogenesis of the seed borne fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du Phomopsis, maladie émergente, en culture de carotte porte-graîne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenome role in the pathogenesis of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Colou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EpiAgro 2017, troisième colloque du réseau REacTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the host range of Alternaria dauci restricted to carrot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.183-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrot resistance to Alternaria leaf blight: from genetics to metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State-of-the-art technologies: challenge for the research in Agricultural and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grillures d'ombelles dues à Diaporthe spp. sur carotte porte-graines: une maladie ré-émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'échanges Entreprises Recherche, RFI Objectif Végétal et Végépolys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbel browning and stem necrosis caused by Diaporthe angelicae / Phomopsis dauci on carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sérandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrot and other Apiaceae International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification de la biomasse d’Alternaria dauci dans des génotypes de carotte par PCR en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop RFSV Nouveaux outils pour le diagnostic végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de transmission des champignons du genre Alternaria aux semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Semences et Recherche Végépolys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring plant defense pathways in the carrot-Alternaria dauci pathosystem, a non-model interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Allenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd International Symposium of Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is quantitative resistance qualitative? An example with two Alternaria Leaf Blight resistant carrot genotypes and four resistance assessment techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34 th International Carrot Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kennewick, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude histo-cytologique du cycle infectieux d'Alternaria dauci, agent de la brûlure foliaire de la carotte, en vue de la création de variétés résistantes à la maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées des doctorants du département Santé des Plantes et Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rennes, France. pp.Non communiqué</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de la biomasse fongique in planta d'Alternaria dauci et description du cycle infectieux en fonction du niveau de résistance de la carotte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Plant Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mesurer la résistance quantitative de la carotte à Alternaria dauci ? Comparaison de différentes méthodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.) : approches morphologique, biochimique et moléculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoneau Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Biologie hivernale” (GEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation de transcrits chez des plantes ligneuses par hybridation in situ: optimisation de la méthode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Ziaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Rencontre du Groupe Biologie Moléculaire des Ligneux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et modalités d'expression des gènes codant pour les PR-10 du pommier soumis à des stress biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres de Phytobactériologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Aussois, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marqueurs d’état des bourgeons et ramification du rameau d’un an du pommier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daniel Viemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque des Doctorants en Sciences Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of bud physiological states during the development of one-year-old shoots in apple tree: optimisation of in situ hybridisation in vegetative buds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoneau Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Symposium on Plant Dormancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Jul 1999, Angers, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Monroe Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1842,517 +4919,517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Planta Inoculation of Trichoderma viridarium Reduces Seed Transmission of the Fungal Pathogen Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Le Corff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 172 (6), pp.e70000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jph.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo biocontrol studies against Botrytis cinerea , the causal agent of grey mould in Hydrangea macrophylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Longuemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.269-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09583157.2024.2341302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and pathogenicity of Fusarium spp. isolates causing root and collar rot on carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pascouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Moullec-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (1), pp.76-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07060661.2022.2103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico analysis of RNA interference components and miRNAs-like RNAs in the seed-borne necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,1789 +5438,1789 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), pp.224 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusariose de la carotte : une nouvelle maladie qui passe parfois inaperçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of a Phytotoxic Metabolite from Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Leyte-Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peña-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (17), pp.4003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25174003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Root and Collar Rot Caused by Fusarium tricinctum and Fusarium avenaceum on Carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Moullec-Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pascouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2), pp.591-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-11-18-2081-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fungal pathogens (Diaporthe angelicae and D. eres) responsible for umbel browning and stem necrosis on carrot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sérandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there variety × isolate interaction in the polygenic quantitative resistance of carrot to Alternaria dauci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pawelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pawelec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202 (2), pp.235-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-014-1279-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of umbel browning and stem necrosis caused by [i]Diaporthe angelicae[/i] on carrot in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Serandat</w:t>
+                <w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-13-0673-PDN⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209960v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">First report of umbel browning and stem necrosis caused by [i]Diaporthe angelicae[/i] on carrot in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Brandeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Serandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (3), pp.421-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-13-0673-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128311v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory effects of the carrot metabolites 6-methoxymellein and falcarindiol on development of the fungal leaf blight pathogen Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Boedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.58 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unfolded protein response on the pathogenicity of the necrotrophic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lacomi-Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (5), pp.1305-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Boedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657458v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carrot resistance on development of the Alternaria leaf blight pathogen (Alternaria dauci)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Briard</w:t>
+                <w:t xml:space="preserve">Specific activation of PR-10 pathogenesis-related genes in apple by an incompatible race of Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana L. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9241-6⟩</w:t>
+              <w:t xml:space="preserve">Biologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (4), pp.718-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10535-008-0138-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661624v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of AbGst1 encoding a glutathione transferase differentially expressed during exposure of Alternaria brassicicola to isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 258 (2), pp.241-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00223.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNAP2, a class I KN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica [L.] Borkh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,3192 +7228,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erf063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416151v1</w:t>
-              </w:r>
-[...3075 lines deleted...]
-                <w:t xml:space="preserve">hal-03684940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7354,77 +7354,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la résistance partielle de la carotte à Alternaria dauci par une approche de phénotypage multi critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Auperpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;randat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazanove" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Corff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.70000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Longuemare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2024.2341302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascouau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Moullec-Rieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2103737" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2021.12.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Leyte-Lugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-2081-PDN" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;randat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Brandeis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0673-PDN" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Sellam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00223.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516595v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hardouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;randat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazanove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Iacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Boedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bersihand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Benichou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.26" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allenda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ziadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerenard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Corff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.70000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Longuemare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2024.2341302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascouau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Moullec-Rieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2103737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2021.12.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02537360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Leyte-Lugo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-2081-PDN" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastide" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;randat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12570" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawelec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-014-1279-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Brandeis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-13-0673-PDN" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.10.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCNJL8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lacomi-Vasilescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07522.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9241-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T59W6BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gueye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0138-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K802RKLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Sellam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00223.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Auperpin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721101706751174E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>