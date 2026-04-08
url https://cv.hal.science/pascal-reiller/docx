--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1151,542 +1151,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04540193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis effect on Eu(III)-superplasticiser interactions in artificial cement and squeezed cement pore waters</w:t>
+                <w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Legand</w:t>
+                <w:t xml:space="preserve">Marina Amaral Saraiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Muzeau</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Tutour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844554v1</w:t>
+                <w:t xml:space="preserve">cea-04298317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and downscaling a method by HILIC coupled simultaneously to ESIMS and ICPMS to determine the affinity of lanthanide chelating molecules using specific isotope dilution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiolysis effect on Eu(III)-superplasticiser interactions in artificial cement and squeezed cement pore waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Legand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Amaral Saraiva</w:t>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reiller</w:t>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie</w:t>
+                <w:t xml:space="preserve">Philippe Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bresson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443 (PART B), pp.130269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3JA00263B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04298317v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Descostes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Benarib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03852799v1</w:t>
+                <w:t xml:space="preserve">cea-04187821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vors</w:t>
+                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengming Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddie Anzalone</w:t>
+                <w:t xml:space="preserve">Nathalie Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Benarib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04187821v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03852799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium(VI) sorption onto hardened cement paste under high saline and alkaline conditions</w:t>
               </w:r>
@@ -1770,594 +1770,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04005876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of the thermodynamic constants of MgUO$_2$(CO$_3$)$_3$$^{2−}$ complex in NaClO$_4$ and NaCl media by time-resolved luminescence spectroscopy, and applications in different geochemical contexts</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the complexation of triscarbonatouranyl(VI) with calcium and magnesium in NaCl aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengming Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 (12), pp.4363-4379. </w:t>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17165-17180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt04124f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03204F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03186423v1</w:t>
+                <w:t xml:space="preserve">cea-03472460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
+                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17215-17227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187695v1</w:t>
+                <w:t xml:space="preserve">hal-03466815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Petcut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466815v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03309418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the complexation of triscarbonatouranyl(VI) with calcium and magnesium in NaCl aqueous solution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03204F⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03472460v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The determination of the thermodynamic constants of MgUO$_2$(CO$_3$)$_3$$^{2−}$ complex in NaClO$_4$ and NaCl media by time-resolved luminescence spectroscopy, and applications in different geochemical contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengming Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.105052. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (12), pp.4363-4379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04124f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03309418v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Alkaline Earth Metal Ions on Structures and Luminescent Properties of Na&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; &amp;lt;sup&amp;gt;(4-m-2n)-&amp;lt;/sup&amp;gt; (M = Mg, Ca; m , n = 0–2): Time-Resolved Fluorescence Spectroscopy and Ab Initio Studies</w:t>
               </w:r>
@@ -2848,265 +2848,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02428621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary Round-Robin Test on Molecular Spectroscopy of the U(VI) Acetate System</w:t>
+                <w:t xml:space="preserve">Formation of mixed Eu(III)-CO3 -fulvic acid complex: Spectroscopic evidence and NICA-Donnan modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Müller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00164⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 522, pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02120694v1</w:t>
+                <w:t xml:space="preserve">hal-02406003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of mixed Eu(III)-CO3 -fulvic acid complex: Spectroscopic evidence and NICA-Donnan modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary Round-Robin Test on Molecular Spectroscopy of the U(VI) Acetate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Foerstendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Steudtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 522, pp.175-185. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.8167-8177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406003v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02120694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hydro-soluble degradation products from a radio-oxidized polyesterurethane and Eu(III) in contexts of repositories for low and intermediate level radioactive waste</w:t>
               </w:r>
@@ -3313,103 +3313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-illite and Na-illite/Na-smectite mixtures: Implementation and application of a multi-site ion-exchange model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéry Wissocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Petcut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, pp.65-74. </w:t>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crina Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3698,77 +3698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-MX80 bentonite: Experiments and building of a coherent thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu(III)–Fulvic Acid Complexation: Evidence of Fulvic Acid Concentration Dependent Interactions by Time-Resolved Luminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,247 +4691,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01121794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Eu(III) speciation in a Eu(III)/humic acid/$\alpha$-A$_2$O$_3$ ternary system</w:t>
+                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (15), pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.052⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00852746v1</w:t>
+                <w:t xml:space="preserve">cea-01121770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
+                <w:t xml:space="preserve">Modeling Eu(III) speciation in a Eu(III)/humic acid/$\alpha$-A$_2$O$_3$ ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01121770v1</w:t>
+                <w:t xml:space="preserve">cea-00852746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the adsorption of phenolic acids onto $\alpha$,$\gamma$-alumina particles</w:t>
               </w:r>
@@ -5252,144 +5252,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00766089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium(III) Complexed by HPSEC Size-Fractions of a Vertisol Humic Acid: Small Differences Evidenced by Time-Resolved Luminescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of humic acid reactivity modifications due to adsorption onto α-Al$_2$O$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brevet</w:t>
+                <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Nebbioso</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Piccolo</w:t>
+                <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.1173-1179. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.731-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2010.12.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00563824v1</w:t>
+                <w:t xml:space="preserve">cea-00656660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic data provided through the FUNMIG project: Analyses and prospective</w:t>
               </w:r>
@@ -5486,352 +5499,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00658296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of humic acid reactivity modifications due to adsorption onto α-Al$_2$O$_3$</w:t>
+                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.042⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (8), pp.3224-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00656660v1</w:t>
+                <w:t xml:space="preserve">cea-00586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Contribution of capillary electrophoresis to an integrated vision of humic substances size and charge characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 368, pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00586155v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00663002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of capillary electrophoresis to an integrated vision of humic substances size and charge characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europium(III) Complexed by HPSEC Size-Fractions of a Vertisol Humic Acid: Small Differences Evidenced by Time-Resolved Luminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nebbioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">Alessandro Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 368, pp.231-240. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.1173-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2010.12.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00663002v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00563824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ionic strength on complexation of Pu(IV) with humic acid</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-exponential decay of Eu(III) complexed by Suwannee River humic substances: Spectroscopic evidence of two different excited species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (2), pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6149,2084 +6149,2084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00449251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and temporal luminescent properties of Eu(III) in humic substances solutions from different origins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plutonium in the environment: key factors related to impact assessment in case of an accidental atmospheric release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Philippe Guétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lionel Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.06.042⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4-5), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2009.1607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00416498v1</w:t>
+                <w:t xml:space="preserve">cea-01262581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of the competitive binding of Eu(III), Ca(II), and Cu(II) to a sedimentary originated humic acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Spectral and temporal luminescent properties of Eu(III) in humic substances solutions from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.446-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00402976v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00416498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonium in the environment: key factors related to impact assessment in case of an accidental atmospheric release</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of the competitive binding of Eu(III), Ca(II), and Cu(II) to a sedimentary originated humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guétat</w:t>
+                <w:t xml:space="preserve">L. Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. M. Moulin</w:t>
+                <w:t xml:space="preserve">Sascha Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael U. Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2009.1607⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01262581v1</w:t>
+                <w:t xml:space="preserve">cea-00402976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of anionic radionuclides onto degraded cement pastes and competing effect of organic ligands</w:t>
+                <w:t xml:space="preserve">Speciation of Europium (III) Surface Species on Monocrystalline Alumina Using Time-Resolved Laser-Induced Fluorescence-Scanning Near-Field Optical Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pointeau</w:t>
+                <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coreau</w:t>
+                <w:t xml:space="preserve">F. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miserque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2008.1503⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (2), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/000370208783575546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00311468v1</w:t>
+                <w:t xml:space="preserve">cea-00311495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Spectroscopic and Potentiometric Approaches to Characterize Competitive Binding to Humic Substances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexation parameters for the actinides (IV)-humic acid system: a search for consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Szabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (6), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es702858p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00311465v1</w:t>
+                <w:t xml:space="preserve">cea-00285033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Europium (III) Surface Species on Monocrystalline Alumina Using Time-Resolved Laser-Induced Fluorescence-Scanning Near-Field Optical Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Viala</w:t>
+                <w:t xml:space="preserve">Fractionation of Suwannee River fulvic acid and Aldrich humic acid on $\alpha$-Al$_2$O$_3$: spectroscopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miserque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Salmon</w:t>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/000370208783575546⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8809-8815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801257g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00311495v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00344262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation parameters for the actinides (IV)-humic acid system: a search for consistency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Spectroscopic and Potentiometric Approaches to Characterize Competitive Binding to Humic Substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gyula Szabo</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2008.1500⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (14), pp.5094-5098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es702858p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00285033v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00311465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of Suwannee River fulvic acid and Aldrich humic acid on $\alpha$-Al$_2$O$_3$: spectroscopic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Uptake of anionic radionuclides onto degraded cement pastes and competing effect of organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brevet</w:t>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (23), pp.8809-8815. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (6), pp.367-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es801257g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00344262v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00311468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organics on selenite uptake by cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pointeau</w:t>
+                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Hainos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">Monique Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.733-740. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (17), pp.5496 -5501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00311469v1</w:t>
+                <w:t xml:space="preserve">cea-00278074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iodination of humic acid samples from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Pepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9-11), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00278074v2</w:t>
+                <w:t xml:space="preserve">cea-00288427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of Aldrich Humic Acids onto Hematite: Insights into Fractionation Phenomena by Electrospray Ionization with Quadrupole Time-of-Flight Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badia Amekraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (7), pp.2235-2241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es0520518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00278013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination of humic acid samples from different origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modeling of the surface potential evolution of hydrated cement pastes as a function of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gimenez</w:t>
+                <w:t xml:space="preserve">N. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Miserque</w:t>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (9-11), pp.739-745. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300, pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00288427v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00089893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of the surface potential evolution of hydrated cement pastes as a function of degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pointeau</w:t>
+                <w:t xml:space="preserve">Investigation of complexation of thorium by humic acid using chemically immobilized humic acid on silica gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Coreau</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.03.018⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9-11), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089893v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00315623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of complexation of thorium by humic acid using chemically immobilized humic acid on silica gel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Guczi</w:t>
+                <w:t xml:space="preserve">Molecular environment of iodine in naturally iodinated humic substances: Insight from X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Geckeis</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Bullman</w:t>
+                <w:t xml:space="preserve">Nicole Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.553⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (22), pp.5536-­5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00315623v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01270133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular environment of iodine in naturally iodinated humic substances: Insight from X-ray absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel L. Schlegel</w:t>
+                <w:t xml:space="preserve">Effect of organics on selenite uptake by cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hainos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.733-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01270133v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00311469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosticating the humic complexation for redox sensitive actinides through analogy, using the charge neutralisation model</w:t>
+                <w:t xml:space="preserve">Influence of addition order and contact time on thorium(IV) retention by hematite in the presence of humic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.93.1.43.58296⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (6), pp.1641-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es048856h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00278016v1</w:t>
+                <w:t xml:space="preserve">cea-00288421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of addition order and contact time on thorium(IV) retention by hematite in the presence of humic acids</w:t>
+                <w:t xml:space="preserve">Prognosticating the humic complexation for redox sensitive actinides through analogy, using the charge neutralisation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (6), pp.1641-1648. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es048856h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.93.1.43.58296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00288421v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00278016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermodynamic database on the modelisation of americium(III) speciation in a simulated biological medium</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,64 +8346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of the uptake of U(VI) onto degraded cement pastes and calcium silicate hydrate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,64 +8476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Europium Retention by Calcium Silicate Hydrates: An EXAFS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8605,64 +8605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the study of Th(IV)-humic acid interactions by competition sorption studies with silica and determination of global interaction constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8722,51 +8722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention behaviour of humic substances onto mineral surfaces and consequences upon thorium (IV) mobility: case of iron oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,90 +8838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct characterization of iodine covalently bound to fulvic acids by electrospray mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badia Amekraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (24), pp.2488 - 2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9135,51 +9135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lemordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Laser-Induced Fluorescence Studies of Uranium/Sodium Dodecyl Sulfate Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,51 +9542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Eleloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,51 +9644,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de spéciation de l’uranium en contexte minier par spectrofluorimétrie laser à résolution temporelle : Comparaisons aux calculs de spéciation</w:t>
+                <w:t xml:space="preserve">Analyses de Spéciation de l’Uranium en Contexte Minier par Spectrofluorimétrie Laser à Résolution Temporelle : Comparaisons aux Calculs de Spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre l'Hermite</w:t>
@@ -9723,97 +9723,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">3ème Rencontre Rayonnement RadioChimie (R3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04448926v1</w:t>
+                <w:t xml:space="preserve">cea-04645380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de Spéciation de l’Uranium en Contexte Minier par Spectrofluorimétrie Laser à Résolution Temporelle : Comparaisons aux Calculs de Spéciation</w:t>
+                <w:t xml:space="preserve">Analyses de spéciation de l’uranium en contexte minier par spectrofluorimétrie laser à résolution temporelle : Comparaisons aux calculs de spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre l'Hermite</w:t>
@@ -9848,73 +9848,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontre Rayonnement RadioChimie (R3C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04645380v1</w:t>
+                <w:t xml:space="preserve">cea-04448926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ca-Actinyl(VI)-CO3 complexes using CE-ICP-MS with polyetheretherketone capillaries</w:t>
               </w:r>
@@ -10008,103 +10008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential effect of radiolyzed superplasticizers contained in cement-based materials on europium uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Legand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENYGF'21 - The European Nuclear Young Generation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enen: European Nuclear Education Network, Sep 2021, Tarragona, Spain</w:t>
@@ -10418,64 +10418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10526,51 +10526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (VI) Binding to Humic Substances: Speciation, Estimation of Competition, and Application to Independent Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10749,286 +10749,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536187v1</w:t>
+                <w:t xml:space="preserve">hal-02536184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536184v1</w:t>
+                <w:t xml:space="preserve">hal-02536187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of competitive binding of Eu(III)/Cu(II) and Eu(III)/Ca(II) to Gorleben humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Eidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,51 +11114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V. Korshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11204,64 +11204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of humic substances on trace element mobility in natural environments and applications for radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badia Amekraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11342,51 +11342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Organic Matter in the Prediction of Iodine Migration in Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Fall Meeting 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States. pp.565-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11784,51 +11784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory V Korshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,189 +11976,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00789545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRODATA Thermochemical database. A database applied for uranium mining operations</w:t>
+                <w:t xml:space="preserve">Estimation of missing thermodynamic data by linear relations between Gibbs enegies and enthalpies: case of uranium in TDB-NEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] CEA-R-6573, Commissariat à l'énergie atomique et aux énergies alternatives. 2022</w:t>
+              <w:t xml:space="preserve">CEA-R-6600, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). 2026, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03757400v1</w:t>
+                <w:t xml:space="preserve">cea-05558299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan prospectif sur l’influence de la complexation par la matière organique sur l’effet accélérant ou retard du transport des radionucléides : cas de la rétention des substances humiques</w:t>
+                <w:t xml:space="preserve">The PRODATA Thermochemical database. A database applied for uranium mining operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6255, CEA. 2010, pp.72</w:t>
+              <w:t xml:space="preserve">[Technical Report] CEA-R-6573, Commissariat à l'énergie atomique et aux énergies alternatives. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02285992v1</w:t>
+                <w:t xml:space="preserve">cea-03757400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique des données de complexation des lanthanides et actinides par la matière organique naturelle : cas des substances humiques</w:t>
               </w:r>
@@ -12204,143 +12200,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan prospectif sur l’influence de la complexation par la matière organique sur l’effet accélérant ou retard du transport des radionucléides : cas de la rétention des substances humiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6255, CEA. 2010, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02285992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts environnemental et sanitaire des isotopes du plutonium étude bibliographique et quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RAPPORT CEA-R-6186, CEA. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01270155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12350,100 +12412,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation Des Milieux Dispersés Pour La Détermination Des Lanthanides Et Des Actinides Dans Les Eaux Naturelles : Application À L'uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie (Paris 6), 1993. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1993PA066462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04298699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12453,105 +12515,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-reactivity relationships in the interactions between humic substances, pollutants from the nuclear cycle, and mineral surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geochemistry. Université Denis Diderot, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01193077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12619,51 +12681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="465B5FD3"/>
+    <w:nsid w:val="74EEF0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12850,51 +12912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-reiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7317-359X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146452577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200161277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138804168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4731-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.503.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05440989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruopei Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05012309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre l'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Reil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05042845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assalack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djibo Hama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04867460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02781g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04540193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03186423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04124f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03472460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03204F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03164J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02419900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03543E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergounioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845618v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02005875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Florea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitrescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Paredes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35413-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577760v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Badji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01375382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette-Maatouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610885113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.03.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBJTFPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Benedetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Collette-Maatouk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00845334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0683-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1HNB472-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00766089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2012.076.7.02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00563824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nebbioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2010.12.075" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00663002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szabo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guczi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyajima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Bulman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1683" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00416498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00402976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Eidner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael U. Kumke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2RBSV9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Moulin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionel Bion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1607" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1503" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702858p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viala" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208783575546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00285033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Evans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1500" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801257g" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hainos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96Z59ST6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0520518" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTN34PDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.739" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szab&#243;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bullman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.553" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.1.43.58296" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288421v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048856h" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.645.55008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.91.9.513.20000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casanova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00045-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3HMSCBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D7CZSS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemordant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Hafiane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0066" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHCNCG1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X9FD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q769VBT4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934066569" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448926v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03613249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouhail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574626v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449303v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W284MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00474323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04260668v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grizard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536163v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00789545v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757400v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285992v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285988v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270155v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guetat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bion" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04298699v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA066462" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193077v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-reiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7317-359X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146452577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200161277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138804168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4731-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.503.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05440989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruopei Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05012309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre l'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Reil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05042845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assalack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djibo Hama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04867460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02781g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04540193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03472460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03204F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03186423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04124f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03164J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02419900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03543E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergounioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845618v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02005875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Florea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitrescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Paredes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35413-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577760v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Badji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01375382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette-Maatouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610885113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.03.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBJTFPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Benedetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Collette-Maatouk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00845334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0683-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1HNB472-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00766089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2012.076.7.02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00663002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00563824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nebbioso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2010.12.075" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szabo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guczi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyajima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Bulman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1683" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionel Bion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1607" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00416498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.06.042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00402976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Eidner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael U. Kumke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2RBSV9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208783575546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00285033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Evans" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1500" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801257g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702858p" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311468v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.739" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0520518" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTN34PDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szab&#243;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bullman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.553" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hainos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96Z59ST6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048856h" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.1.43.58296" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.645.55008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.91.9.513.20000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casanova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00045-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3HMSCBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D7CZSS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemordant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Hafiane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0066" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHCNCG1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X9FD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q769VBT4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934066569" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448926v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03613249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouhail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574626v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449303v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W284MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00474323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04260668v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grizard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536163v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00789545v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05558299v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757400v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285988v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285992v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guetat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boucher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04298699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA066462" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>