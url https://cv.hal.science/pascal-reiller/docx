--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -1402,291 +1402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengming Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+                <w:t xml:space="preserve">Nathalie Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04187821v1</w:t>
+                <w:t xml:space="preserve">cea-03852799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chengming Shang</w:t>
+                <w:t xml:space="preserve">Time-resolved laser-induced fluorescence spectroscopy and chemometrics for fast identification of U(VI)-bearing minerals in a mining context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">Eddie Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Descostes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofian Benarib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159927. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.122671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.122671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03852799v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04187821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium(VI) sorption onto hardened cement paste under high saline and alkaline conditions</w:t>
               </w:r>
@@ -1770,594 +1770,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04005876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the complexation of triscarbonatouranyl(VI) with calcium and magnesium in NaCl aqueous solution</w:t>
+                <w:t xml:space="preserve">The determination of the thermodynamic constants of MgUO$_2$(CO$_3$)$_3$$^{2−}$ complex in NaClO$_4$ and NaCl media by time-resolved luminescence spectroscopy, and applications in different geochemical contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengming Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 (46), pp.17165-17180. </w:t>
+              <w:t xml:space="preserve">, 2021, 50 (12), pp.4363-4379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT03204F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04124f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03472460v1</w:t>
+                <w:t xml:space="preserve">cea-03186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Mazza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466815v1</w:t>
+                <w:t xml:space="preserve">hal-03187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on the complexation of triscarbonatouranyl(VI) with calcium and magnesium in NaCl aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengming Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17165-17180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03204F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03309418v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03472460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17215-17227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187695v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of the thermodynamic constants of MgUO$_2$(CO$_3$)$_3$$^{2−}$ complex in NaClO$_4$ and NaCl media by time-resolved luminescence spectroscopy, and applications in different geochemical contexts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Petcut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (12), pp.4363-4379. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt04124f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03186423v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03309418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Alkaline Earth Metal Ions on Structures and Luminescent Properties of Na&amp;lt;sub&amp;gt;m&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(CO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; &amp;lt;sup&amp;gt;(4-m-2n)-&amp;lt;/sup&amp;gt; (M = Mg, Ca; m , n = 0–2): Time-Resolved Fluorescence Spectroscopy and Ab Initio Studies</w:t>
               </w:r>
@@ -2848,265 +2848,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02428621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of mixed Eu(III)-CO3 -fulvic acid complex: Spectroscopic evidence and NICA-Donnan modeling</w:t>
+                <w:t xml:space="preserve">Interdisciplinary Round-Robin Test on Molecular Spectroscopy of the U(VI) Acetate System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Foerstendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Steudtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.8167-8177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406003v1</w:t>
+                <w:t xml:space="preserve">cea-02120694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary Round-Robin Test on Molecular Spectroscopy of the U(VI) Acetate System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of mixed Eu(III)-CO3 -fulvic acid complex: Spectroscopic evidence and NICA-Donnan modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kumke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.8167-8177. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 522, pp.175-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02120694v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hydro-soluble degradation products from a radio-oxidized polyesterurethane and Eu(III) in contexts of repositories for low and intermediate level radioactive waste</w:t>
               </w:r>
@@ -3313,103 +3313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-illite and Na-illite/Na-smectite mixtures: Implementation and application of a multi-site ion-exchange model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéry Wissocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Petcut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, pp.65-74. </w:t>
@@ -3698,77 +3698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-MX80 bentonite: Experiments and building of a coherent thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu(III)–Fulvic Acid Complexation: Evidence of Fulvic Acid Concentration Dependent Interactions by Time-Resolved Luminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,247 +4691,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01121794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
+                <w:t xml:space="preserve">Modeling Eu(III) speciation in a Eu(III)/humic acid/$\alpha$-A$_2$O$_3$ ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01121770v1</w:t>
+                <w:t xml:space="preserve">cea-00852746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Eu(III) speciation in a Eu(III)/humic acid/$\alpha$-A$_2$O$_3$ ternary system</w:t>
+                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (15), pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.02.052⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00852746v1</w:t>
+                <w:t xml:space="preserve">cea-01121770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the adsorption of phenolic acids onto $\alpha$,$\gamma$-alumina particles</w:t>
               </w:r>
@@ -5252,157 +5252,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00766089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of humic acid reactivity modifications due to adsorption onto α-Al$_2$O$_3$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Europium(III) Complexed by HPSEC Size-Fractions of a Vertisol Humic Acid: Small Differences Evidenced by Time-Resolved Luminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zheng</w:t>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Antonio Nebbioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Benedetti</w:t>
+                <w:t xml:space="preserve">Alessandro Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (3), pp.731-740. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.1173-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2010.12.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00656660v1</w:t>
+                <w:t xml:space="preserve">cea-00563824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic data provided through the FUNMIG project: Analyses and prospective</w:t>
               </w:r>
@@ -5499,339 +5486,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00658296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
+                <w:t xml:space="preserve">Characterization of humic acid reactivity modifications due to adsorption onto α-Al$_2$O$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (3), pp.731-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00586155v1</w:t>
+                <w:t xml:space="preserve">cea-00656660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of capillary electrophoresis to an integrated vision of humic substances size and charge characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
+                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.046⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (8), pp.3224-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00663002v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium(III) Complexed by HPSEC Size-Fractions of a Vertisol Humic Acid: Small Differences Evidenced by Time-Resolved Luminescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of capillary electrophoresis to an integrated vision of humic substances size and charge characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Orlyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.1173-1179. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 368, pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2010.12.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00563824v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00663002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ionic strength on complexation of Pu(IV) with humic acid</w:t>
               </w:r>
@@ -6077,51 +6077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-exponential decay of Eu(III) complexed by Suwannee River humic substances: Spectroscopic evidence of two different excited species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (2), pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6149,1902 +6149,1902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00449251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonium in the environment: key factors related to impact assessment in case of an accidental atmospheric release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral and temporal luminescent properties of Eu(III) in humic substances solutions from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guétat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. M. Moulin</w:t>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2009.1607⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.446-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01262581v1</w:t>
+                <w:t xml:space="preserve">cea-00416498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and temporal luminescent properties of Eu(III) in humic substances solutions from different origins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of the competitive binding of Eu(III), Ca(II), and Cu(II) to a sedimentary originated humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael U. Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.06.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00416498v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00402976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of the competitive binding of Eu(III), Ca(II), and Cu(II) to a sedimentary originated humic acid</w:t>
+                <w:t xml:space="preserve">Plutonium in the environment: key factors related to impact assessment in case of an accidental atmospheric release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marang</w:t>
+                <w:t xml:space="preserve">Philippe Guétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Eidner</w:t>
+                <w:t xml:space="preserve">V. M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael U. Kumke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lionel Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4-5), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2009.1607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00402976v1</w:t>
+                <w:t xml:space="preserve">cea-01262581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Europium (III) Surface Species on Monocrystalline Alumina Using Time-Resolved Laser-Induced Fluorescence-Scanning Near-Field Optical Microscopy</w:t>
+                <w:t xml:space="preserve">Uptake of anionic radionuclides onto degraded cement pastes and competing effect of organic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Viala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Salmon</w:t>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1366/000370208783575546⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (6), pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00311495v1</w:t>
+                <w:t xml:space="preserve">cea-00311468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation parameters for the actinides (IV)-humic acid system: a search for consistency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Spectroscopic and Potentiometric Approaches to Characterize Competitive Binding to Humic Substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gyula Szabo</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2008.1500⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (14), pp.5094-5098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es702858p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00285033v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00311465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of Suwannee River fulvic acid and Aldrich humic acid on $\alpha$-Al$_2$O$_3$: spectroscopic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Speciation of Europium (III) Surface Species on Monocrystalline Alumina Using Time-Resolved Laser-Induced Fluorescence-Scanning Near-Field Optical Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brevet</w:t>
+                <w:t xml:space="preserve">F. Miserque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801257g⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (2), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1366/000370208783575546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00344262v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00311495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Spectroscopic and Potentiometric Approaches to Characterize Competitive Binding to Humic Substances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexation parameters for the actinides (IV)-humic acid system: a search for consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Szabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es702858p⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (6), pp.345-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00311465v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00285033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of anionic radionuclides onto degraded cement pastes and competing effect of organic ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pointeau</w:t>
+                <w:t xml:space="preserve">Fractionation of Suwannee River fulvic acid and Aldrich humic acid on $\alpha$-Al$_2$O$_3$: spectroscopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coreau</w:t>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 96 (6), pp.367-374. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8809-8815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2008.1503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es801257g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00311468v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00344262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Marang</w:t>
+                <w:t xml:space="preserve">Effect of organics on selenite uptake by cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hainos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (17), pp.5496 -5501. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.733-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00278074v2</w:t>
+                <w:t xml:space="preserve">cea-00311469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination of humic acid samples from different origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Miserque</w:t>
+                <w:t xml:space="preserve">Monique Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.739⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (17), pp.5496 -5501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00288427v1</w:t>
+                <w:t xml:space="preserve">cea-00278074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of Aldrich Humic Acids onto Hematite: Insights into Fractionation Phenomena by Electrospray Ionization with Quadrupole Time-of-Flight Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badia Amekraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (7), pp.2235-2241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0520518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0520518⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00278013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of the surface potential evolution of hydrated cement pastes as a function of degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iodination of humic acid samples from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Macé</w:t>
+                <w:t xml:space="preserve">N. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Landesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Coreau</w:t>
+                <w:t xml:space="preserve">N. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miserque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 300, pp.33-44. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9-11), pp.739-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089893v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00288427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of complexation of thorium by humic acid using chemically immobilized humic acid on silica gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modeling of the surface potential evolution of hydrated cement pastes as a function of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyula Szabó</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R.A. Bullman</w:t>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00315623v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00089893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular environment of iodine in naturally iodinated humic substances: Insight from X-ray absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of complexation of thorium by humic acid using chemically immobilized humic acid on silica gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyula Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel L. Schlegel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+                <w:t xml:space="preserve">H. Geckeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Moulin</w:t>
+                <w:t xml:space="preserve">R.A. Bullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.026⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9-11), pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01270133v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00315623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organics on selenite uptake by cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pointeau</w:t>
+                <w:t xml:space="preserve">Molecular environment of iodine in naturally iodinated humic substances: Insight from X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Hainos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">Nicole Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.026⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (22), pp.5536-­5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00311469v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01270133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of addition order and contact time on thorium(IV) retention by hematite in the presence of humic acids</w:t>
               </w:r>
@@ -8346,64 +8346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of the uptake of U(VI) onto degraded cement pastes and calcium silicate hydrate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,64 +8476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Europium Retention by Calcium Silicate Hydrates: An EXAFS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8722,51 +8722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention behaviour of humic substances onto mineral surfaces and consequences upon thorium (IV) mobility: case of iron oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,64 +8864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badia Amekraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (24), pp.2488 - 2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9135,51 +9135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lemordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9367,51 +9367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Laser-Induced Fluorescence Studies of Uranium/Sodium Dodecyl Sulfate Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,51 +9644,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de Spéciation de l’Uranium en Contexte Minier par Spectrofluorimétrie Laser à Résolution Temporelle : Comparaisons aux Calculs de Spéciation</w:t>
+                <w:t xml:space="preserve">Analyses de spéciation de l’uranium en contexte minier par spectrofluorimétrie laser à résolution temporelle : Comparaisons aux calculs de spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre l'Hermite</w:t>
@@ -9723,97 +9723,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontre Rayonnement RadioChimie (R3C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04645380v1</w:t>
+                <w:t xml:space="preserve">cea-04448926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de spéciation de l’uranium en contexte minier par spectrofluorimétrie laser à résolution temporelle : Comparaisons aux calculs de spéciation</w:t>
+                <w:t xml:space="preserve">Analyses de Spéciation de l’Uranium en Contexte Minier par Spectrofluorimétrie Laser à Résolution Temporelle : Comparaisons aux Calculs de Spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre l'Hermite</w:t>
@@ -9848,73 +9848,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">3ème Rencontre Rayonnement RadioChimie (R3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04448926v1</w:t>
+                <w:t xml:space="preserve">cea-04645380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ca-Actinyl(VI)-CO3 complexes using CE-ICP-MS with polyetheretherketone capillaries</w:t>
               </w:r>
@@ -10418,64 +10418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10526,51 +10526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (VI) Binding to Humic Substances: Speciation, Estimation of Competition, and Application to Independent Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10749,286 +10749,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536184v1</w:t>
+                <w:t xml:space="preserve">hal-02536187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536187v1</w:t>
+                <w:t xml:space="preserve">hal-02536184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of competitive binding of Eu(III)/Cu(II) and Eu(III)/Ca(II) to Gorleben humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Eidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,51 +11114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V. Korshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11217,51 +11217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of humic substances on trace element mobility in natural environments and applications for radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badia Amekraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11342,51 +11342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Organic Matter in the Prediction of Iodine Migration in Natural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Fall Meeting 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States. pp.565-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12134,159 +12134,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03757400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique des données de complexation des lanthanides et actinides par la matière organique naturelle : cas des substances humiques</w:t>
+                <w:t xml:space="preserve">Bilan prospectif sur l’influence de la complexation par la matière organique sur l’effet accélérant ou retard du transport des radionucléides : cas de la rétention des substances humiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6240, CEA. 2010, pp.184</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6255, CEA. 2010, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02285988v1</w:t>
+                <w:t xml:space="preserve">cea-02285992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan prospectif sur l’influence de la complexation par la matière organique sur l’effet accélérant ou retard du transport des radionucléides : cas de la rétention des substances humiques</w:t>
+                <w:t xml:space="preserve">Analyse critique des données de complexation des lanthanides et actinides par la matière organique naturelle : cas des substances humiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6255, CEA. 2010, pp.72</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEA-R-6240, CEA. 2010, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02285992v1</w:t>
+                <w:t xml:space="preserve">cea-02285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnemental et sanitaire des isotopes du plutonium étude bibliographique et quantification</w:t>
               </w:r>
@@ -12681,51 +12681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74EEF0B7"/>
+    <w:nsid w:val="D20E6450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12912,51 +12912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-reiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7317-359X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146452577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200161277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138804168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4731-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.503.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05440989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruopei Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05012309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre l'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Reil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05042845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assalack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djibo Hama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04867460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02781g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04540193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03472460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03204F" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03186423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04124f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03164J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02419900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03543E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergounioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845618v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02005875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Florea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitrescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Paredes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35413-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577760v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Badji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01375382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette-Maatouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610885113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.03.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBJTFPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Benedetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Collette-Maatouk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00845334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0683-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1HNB472-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00766089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2012.076.7.02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00663002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00563824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nebbioso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2010.12.075" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szabo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guczi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyajima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Bulman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1683" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionel Bion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1607" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00416498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.06.042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00402976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Eidner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael U. Kumke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2RBSV9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208783575546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00285033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Evans" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1500" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801257g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702858p" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311468v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1503" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.739" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0520518" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTN34PDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szab&#243;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bullman" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.553" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hainos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96Z59ST6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048856h" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.1.43.58296" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.645.55008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.91.9.513.20000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casanova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00045-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3HMSCBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D7CZSS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemordant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Hafiane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0066" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHCNCG1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X9FD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q769VBT4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934066569" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448926v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03613249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouhail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574626v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449303v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W284MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00474323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04260668v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grizard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536163v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00789545v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05558299v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757400v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285988v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285992v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guetat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boucher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04298699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA066462" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-reiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7317-359X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146452577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200161277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138804168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4731-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.503.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05440989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruopei Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05012309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre l'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Reil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05042845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grizard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assalack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djibo Hama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2025.104507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04867460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02781g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04540193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04298317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amaral Saraiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3JA00263B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04187821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vors" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Anzalone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.122671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03186423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04124f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03472460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03204F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Descostes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02997940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03164J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02419900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03543E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergounioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ferry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845618v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2018.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.10.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02005875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Bucur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Florea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitrescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Paredes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35413-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01577760v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Badji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01375382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Colette-Maatouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1610885113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.03.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lebeau," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.10.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBJTFPL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Benedetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00852745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Collette-Maatouk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.02.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00845334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0683-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1HNB472-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00766089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2012.076.7.02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00563824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nebbioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Piccolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2010.12.075" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00663002v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Orly&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szabo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guczi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyajima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Bulman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1683" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.11.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00416498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00402976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Eidner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael U. Kumke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2RBSV9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01262581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Moulin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionel Bion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1607" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1503" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es702858p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viala" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370208783575546" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00285033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Evans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1500" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344262v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801257g" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hainos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96Z59ST6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0520518" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MTN34PDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.739" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Szab&#243;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bullman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9.553" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048856h" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278016v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.93.1.43.58296" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00427036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.715" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.92.9.645.55008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0498989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HNLF2TGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.91.9.513.20000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casanova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00045-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3HMSCBS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00288412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D7CZSS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lemordant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Hafiane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0066" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHCNCG1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X9FD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1203" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q769VBT4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00311501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/0003702934066569" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04448926v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04645382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03613249v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kouhail" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574626v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouvet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449303v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00449296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8W284MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00474323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04260668v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grizard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536163v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00789545v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Buckau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05558299v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757400v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02285988v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guetat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boucher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04298699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA066462" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>