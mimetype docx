--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -885,339 +885,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summability of the Formal Power Series Solutions of a Certain Class of Inhomogeneous Partial Differential Equations with a Polynomial Semilinearity and Variable Coefficients</w:t>
+                <w:t xml:space="preserve">On the summability of the solutions of the inhomogeneous heat equation with a power-law nonlinearity and variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 494 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00025-021-01428-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993026v1</w:t>
+                <w:t xml:space="preserve">hal-03993033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey regularity of the solutions of the inhomogeneous partial differential equations with a polynomial semilinearity</w:t>
+                <w:t xml:space="preserve">Summability of the Formal Power Series Solutions of a Certain Class of Inhomogeneous Partial Differential Equations with a Polynomial Semilinearity and Variable Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115 (3), </w:t>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13398-021-01085-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00025-021-01428-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288061v1</w:t>
+                <w:t xml:space="preserve">hal-03993026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey index theorem for the inhomogeneous n-dimensional heat equation with a power-law nonlinearity and variable coefficients</w:t>
+                <w:t xml:space="preserve">Gevrey regularity of the solutions of the inhomogeneous partial differential equations with a polynomial semilinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (1), pp.163-181. </w:t>
+              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14232/actasm-020-571-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13398-021-01085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993039v1</w:t>
+                <w:t xml:space="preserve">hal-03288061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the summability of the solutions of the inhomogeneous heat equation with a power-law nonlinearity and variable coefficients</w:t>
+                <w:t xml:space="preserve">Gevrey index theorem for the inhomogeneous n-dimensional heat equation with a power-law nonlinearity and variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 494 (2), </w:t>
+              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (1), pp.163-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actasm-020-571-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993033v1</w:t>
+                <w:t xml:space="preserve">hal-03993039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gevrey Properties and Summability of Formal Power Series Solutions of Some Inhomogeneous Linear Cauchy-Goursat Problems</w:t>
               </w:r>
@@ -1936,165 +1936,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrices de Stokes-Ramis et constantes de connexion pour les systèmes différentiels linéaires de niveau unique</w:t>
+                <w:t xml:space="preserve">First level's connection-to-Stokes formulae for meromorphic linear differential systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (2), pp.93 - 150</w:t>
+              <w:t xml:space="preserve">Advances in Dynamical Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.249-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075662v1</w:t>
+                <w:t xml:space="preserve">hal-00692093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First level's connection-to-Stokes formulae for meromorphic linear differential systems</w:t>
+                <w:t xml:space="preserve">Matrices de Stokes-Ramis et constantes de connexion pour les systèmes différentiels linéaires de niveau unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Dynamical Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.249-285</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.93 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692093v2</w:t>
+                <w:t xml:space="preserve">hal-01075662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3166,51 +3166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA67AD8F"/>
+    <w:nsid w:val="E22D9473"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C954511"/>
+    <w:nsid w:val="269E465D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49478E75"/>
+    <w:nsid w:val="ACEBCCA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lastra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04439838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-023-00236-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-021-01428-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-021-01085-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actasm-020-571-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-9428-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9301-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707031v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-013-9196-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A3180EDBA680C78D05775613D33A14235EA3446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692093v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Payet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresse, Virginie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lastra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04439838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-023-00236-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-021-01428-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-021-01085-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actasm-020-571-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-9428-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9301-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707031v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-013-9196-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A3180EDBA680C78D05775613D33A14235EA3446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692093v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Payet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresse, Virginie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>