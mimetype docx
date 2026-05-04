--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -885,339 +885,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the summability of the solutions of the inhomogeneous heat equation with a power-law nonlinearity and variable coefficients</w:t>
+                <w:t xml:space="preserve">Summability of the Formal Power Series Solutions of a Certain Class of Inhomogeneous Partial Differential Equations with a Polynomial Semilinearity and Variable Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 494 (2), </w:t>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00025-021-01428-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993033v1</w:t>
+                <w:t xml:space="preserve">hal-03993026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summability of the Formal Power Series Solutions of a Certain Class of Inhomogeneous Partial Differential Equations with a Polynomial Semilinearity and Variable Coefficients</w:t>
+                <w:t xml:space="preserve">Gevrey regularity of the solutions of the inhomogeneous partial differential equations with a polynomial semilinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (3), </w:t>
+              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00025-021-01428-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13398-021-01085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993026v1</w:t>
+                <w:t xml:space="preserve">hal-03288061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey regularity of the solutions of the inhomogeneous partial differential equations with a polynomial semilinearity</w:t>
+                <w:t xml:space="preserve">Gevrey index theorem for the inhomogeneous n-dimensional heat equation with a power-law nonlinearity and variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACSAM. Real Academia de Ciencias. Serie A, Matemáticas - Revista de la Real Academia de Ciencias Exactas, Físicas y Naturales. Serie A, Matemáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115 (3), </w:t>
+              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (1), pp.163-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13398-021-01085-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14232/actasm-020-571-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288061v1</w:t>
+                <w:t xml:space="preserve">hal-03993039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevrey index theorem for the inhomogeneous n-dimensional heat equation with a power-law nonlinearity and variable coefficients</w:t>
+                <w:t xml:space="preserve">On the summability of the solutions of the inhomogeneous heat equation with a power-law nonlinearity and variable coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientiarum Mathematicarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (1), pp.163-181. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 494 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14232/actasm-020-571-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993039v1</w:t>
+                <w:t xml:space="preserve">hal-03993033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gevrey Properties and Summability of Formal Power Series Solutions of Some Inhomogeneous Linear Cauchy-Goursat Problems</w:t>
               </w:r>
@@ -1936,165 +1936,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First level's connection-to-Stokes formulae for meromorphic linear differential systems</w:t>
+                <w:t xml:space="preserve">Matrices de Stokes-Ramis et constantes de connexion pour les systèmes différentiels linéaires de niveau unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Dynamical Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.249-285</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.93 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692093v2</w:t>
+                <w:t xml:space="preserve">hal-01075662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrices de Stokes-Ramis et constantes de connexion pour les systèmes différentiels linéaires de niveau unique</w:t>
+                <w:t xml:space="preserve">First level's connection-to-Stokes formulae for meromorphic linear differential systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (2), pp.93 - 150</w:t>
+              <w:t xml:space="preserve">Advances in Dynamical Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.249-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075662v1</w:t>
+                <w:t xml:space="preserve">hal-00692093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3166,51 +3166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E22D9473"/>
+    <w:nsid w:val="6823A422"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="269E465D"/>
+    <w:nsid w:val="7D5379B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ACEBCCA7"/>
+    <w:nsid w:val="5185B6D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lastra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04439838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-023-00236-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-021-01428-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-021-01085-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actasm-020-571-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-9428-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9301-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707031v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-013-9196-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A3180EDBA680C78D05775613D33A14235EA3446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692093v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Payet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresse, Virginie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lastra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Remy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Suwi&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04439838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-023-00236-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal R&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2022.01.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-021-01428-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-021-01085-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actasm-020-571-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-019-9428-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sutter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jupille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.02.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9301-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trocello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2012.12.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707031v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-013-9196-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A3180EDBA680C78D05775613D33A14235EA3446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692093v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Payet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresse, Virginie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loday-Richaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>