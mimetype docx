--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3166,51 +3166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6823A422"/>
+    <w:nsid w:val="6944B481"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D5379B9"/>
+    <w:nsid w:val="7D631560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3462,51 +3462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5185B6D7"/>
+    <w:nsid w:val="A8AA41B4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>