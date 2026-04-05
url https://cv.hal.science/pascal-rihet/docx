--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -802,295 +802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gallardo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
+              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268017v1</w:t>
+                <w:t xml:space="preserve">hal-04179608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alassane Thiam</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179608v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell Transcriptome Analysis of Acute Myeloid Leukemia Cells Using Methanol Fixation and Cryopreservation</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2514,295 +2514,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between trauma and Pseudomonas entomophila infection in flies: a central role of the JNK pathway and of CrebA</w:t>
+                <w:t xml:space="preserve">Vorinostat and Mithramycin A in combination therapy as an interesting strategy for the treatment of Sézary T lymphoma: a transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Ragheb</w:t>
+                <w:t xml:space="preserve">R. Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chuyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Torres</w:t>
+                <w:t xml:space="preserve">G. Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Defaye</w:t>
+                <w:t xml:space="preserve">R. Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Seyres</w:t>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14969-7⟩</w:t>
+              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309 (8), pp.611-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00403-017-1761-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662954v1</w:t>
+                <w:t xml:space="preserve">hal-01595894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorinostat and Mithramycin A in combination therapy as an interesting strategy for the treatment of Sézary T lymphoma: a transcriptomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between trauma and Pseudomonas entomophila infection in flies: a central role of the JNK pathway and of CrebA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Venton</w:t>
+                <w:t xml:space="preserve">Ramy Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chelbi</w:t>
+                <w:t xml:space="preserve">Alexandre Chuyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonnet</w:t>
+                <w:t xml:space="preserve">Arnaud Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Treut</w:t>
+                <w:t xml:space="preserve">Denis Seyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 309 (8), pp.611-623. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00403-017-1761-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14969-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595894v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of a functional TNF variant with Plasmodium falciparum parasitaemia in a congolese population</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural killer cells in acute myeloid leukemia patients: from phenotype to transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,658 +3318,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Pantetheinase/Vanin Levels Regulate Erythrocyte Homeostasis and Severity of Malaria</w:t>
+                <w:t xml:space="preserve">Natural killer cells in patients with polycythemia vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rommelaere</w:t>
+                <w:t xml:space="preserve">Carole Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Millet</w:t>
+                <w:t xml:space="preserve">Julien G. Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (9), pp.644-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595898v1</w:t>
+                <w:t xml:space="preserve">hal-01595901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical data of the transcriptomic analysis performed on tsetse fly symbionts, Sodalis glossinidius and Wigglesworthia glossinidia, harbored, respectively by non-infected, Trypanosoma brucei gambiense infected and self-cured Glossina palpalis gambiensis tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.133-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells in patients with polycythemia vera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum Pantetheinase/Vanin Levels Regulate Erythrocyte Homeostasis and Severity of Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rommelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Baier</w:t>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien G. Colle</w:t>
+                <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabie Chelbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76 (9), pp.644-650. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185 (11), pp.3039-3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2015.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595901v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and sepsis as part of hematopoietic stem cell transplantation: a transcriptomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm mRNAs and microRNAs as candidate markers for the impact of toxicants on human spermatogenesis: an application to tobacco smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mercier</w:t>
+                <w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vadim</w:t>
+                <w:t xml:space="preserve">Genevieve Victorero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Colle</w:t>
+                <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (3), pp.139--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19396368.2015.1022835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595899v1</w:t>
+                <w:t xml:space="preserve">hal-01445195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm mRNAs and microRNAs as candidate markers for the impact of toxicants on human spermatogenesis: an application to tobacco smoking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
+                <w:t xml:space="preserve">Inflammation and sepsis as part of hematopoietic stem cell transplantation: a transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+                <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Yammine</w:t>
+                <w:t xml:space="preserve">I. Vadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.S418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445195v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4333,295 +4333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+                <w:t xml:space="preserve">A genome scan for Plasmodium falciparum malaria identifies quantitative trait loci on chromosomes 5q31, 6p21.3, 17p12, and 19p13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29318⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142300v1</w:t>
+                <w:t xml:space="preserve">hal-01461374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome scan for Plasmodium falciparum malaria identifies quantitative trait loci on chromosomes 5q31, 6p21.3, 17p12, and 19p13</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sakakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-198⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (11), pp.2705-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461374v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches combining mice and Drosophila melanogaster models to decipher human sepsis</w:t>
               </w:r>
@@ -4754,90 +4754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of overexpressed genes in Sodalis glossinidius inhabiting trypanosome-infected self-cured tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,177 +4999,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early gene expression analysis in 9L orthotopic tumor-bearing rats identifies immune modulation in molecular response to synchrotron microbeam radiation therapy.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural killer cells modulation in hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Brauer</w:t>
+                <w:t xml:space="preserve">Céline T Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore T Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole T Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NK and lymphoid cell biology (4), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00955553v1</w:t>
+                <w:t xml:space="preserve">hal-01455668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Gene Expression Analysis in 9L Orthotopic Tumor-Bearing Rats Identifies Immune Modulation in Molecular Response to Synchrotron Microbeam Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5191,237 +5191,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells modulation in hematological malignancies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore T Fino</w:t>
+                <w:t xml:space="preserve">Early gene expression analysis in 9L orthotopic tumor-bearing rats identifies immune modulation in molecular response to synchrotron microbeam radiation therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sakakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole T Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">Elke Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455668v1</w:t>
+                <w:t xml:space="preserve">inserm-00955553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Polymorphisms in the Regulatory Regions of the VNN1 Gene Are Associated with Susceptibility to Inflammatory Bowel Diseases</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (11), pp.2315-2325. </w:t>
@@ -5779,64 +5779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variations in genes involved in heparan sulphate biosynthesis are associated with Plasmodium falciparum parasitaemia: a familial study in Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarwat Afridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,64 +5922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria resistance genes are associated with the levels of IgG subclasses directed against Plasmodium falciparum blood-stage antigens in Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarwat Afridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,291 +6167,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
+                <w:t xml:space="preserve">Evidence for epistasis between hemoglobin C and immune genes in human P. falciparum malaria: a family study in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
+                <w:t xml:space="preserve">A. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+                <w:t xml:space="preserve">M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gene.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665651v1</w:t>
+                <w:t xml:space="preserve">hal-01595908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for epistasis between hemoglobin C and immune genes in human P. falciparum malaria: a family study in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Atkinson</w:t>
+                <w:t xml:space="preserve">Isabelle Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fumoux</w:t>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rihet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.481-489. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.700-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gene.2011.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595908v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Expression Profiling Deciphers Host Responses Altered during Dengue Shock Syndrome and Reveals the Role of Innate Immunity in Severe Dengue</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6584,51 +6584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral T-cell lymphoma gene expression profiling and potential therapeutic exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,90 +6804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL12B polymorphisms are linked but not associated with Plasmodium falciparum parasitemia: a familial study in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7080,51 +7080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,480 +7160,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of Tnf-deficient mice infected with Plasmodium chabaudi adami 408XZ</w:t>
+                <w:t xml:space="preserve">Gene-expression profiling discriminates between cerebral malaria (CM)-susceptible mice and CM-resistant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hernandez-Valladares</w:t>
+                <w:t xml:space="preserve">N.F. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Naessens</w:t>
+                <w:t xml:space="preserve">D. Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Musoke</w:t>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sekikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rihet</w:t>
+                <w:t xml:space="preserve">R. Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 114 (4), pp.271-278</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193, pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595915v1</w:t>
+                <w:t xml:space="preserve">hal-02654443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-expression profiling discriminates between cerebral malaria (CM)-susceptible mice and CM-resistant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.F. Delahaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Coltel</w:t>
+                <w:t xml:space="preserve">Nicolas Coltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Puthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Houlgatte</w:t>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 193, pp.312-321</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 193 (2), pp.312-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/498579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654443v1</w:t>
+                <w:t xml:space="preserve">inserm-00276272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-expression profiling discriminates between cerebral malaria (CM)-susceptible mice and CM-resistant mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas F. Delahaye</w:t>
+                <w:t xml:space="preserve">Pathology of Tnf-deficient mice infected with Plasmodium chabaudi adami 408XZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coltel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Flori</w:t>
+                <w:t xml:space="preserve">J. Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">A. J. Musoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sekikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114 (4), pp.271-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00276272v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF as a malaria candidate gene: polymorphism-screening and family-based association analysis of mild malaria attack and parasitemia in Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Iraqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carriage of hemoglobin AS and the Fcg receptor IIa-R131 allele on levels of immunoglobulin G2 antibodies to plasmodium falciparum merozoite antigens in Gabonese children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ntoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Mayengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,273 +8053,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pathology in susceptible A/J and resistant C57BL/6J mice after infection with different sub-strains of Plasmodium chabaudi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
+                <w:t xml:space="preserve">Hemoglobin C is associated with reduced Plasmodium falciparum parasitemia and low risk of mild malaria attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Naessens</w:t>
+                <w:t xml:space="preserve">F Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Nagda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">As Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fumoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108 (3-4), pp.134-141</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595922v1</w:t>
+                <w:t xml:space="preserve">hal-01595920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin C is associated with reduced Plasmodium falciparum parasitemia and low risk of mild malaria attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of pathology in susceptible A/J and resistant C57BL/6J mice after infection with different sub-strains of Plasmodium chabaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nagda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Musoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (1), pp.1-6</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (3-4), pp.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595920v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of a new quantitative trait locus for resistance to malaria in mice by a comparative mapping approach with human Chromosome 5q31-q33</w:t>
               </w:r>
@@ -8426,90 +8426,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation and dissection of QTL controlling resistance to malaria in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Musoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (5), pp.390-398</w:t>
@@ -8532,307 +8532,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage of mild malaria to the major histocompatibility complex in families living in Burkina Faso</w:t>
+                <w:t xml:space="preserve">Linkage and association between Plasmodium falciparum blood infection levels and chromosome 5q31-q33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sawadogo</w:t>
+                <w:t xml:space="preserve">B Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Fumoux</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 12 (4), pp.375-378</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (4), pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595923v1</w:t>
+                <w:t xml:space="preserve">hal-01595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage and association between Plasmodium falciparum blood infection levels and chromosome 5q31-q33</w:t>
+                <w:t xml:space="preserve">Linkage of mild malaria to the major histocompatibility complex in families living in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Aucan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">S Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">As Traore</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nf Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (4), pp.265-268</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (4), pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595924v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familial correlation of immunoglobulin g subclass responses to Plasmodium falciparum antigens in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9030,77 +9030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High immunoglobulin G2 (IgG2) and low IgG4 levels are associated with human resistance to Plasmodium falciparum malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Nacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9149,277 +9149,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of Plasmodium falciparum blood infection levels and other complex traits related to human malaria infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Analysis of the genetic factors controlling malarial infection in man].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Traore-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Kumulungui</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parassitologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 41 (1-3), pp.83-7</w:t>
+              <w:t xml:space="preserve">Sante (Montrouge, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.53-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595929v1</w:t>
+                <w:t xml:space="preserve">hal-01595928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Analysis of the genetic factors controlling malarial infection in man].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of Plasmodium falciparum blood infection levels and other complex traits related to human malaria infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gazin</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Traore-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sante (Montrouge, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9 (1), pp.53-9</w:t>
+              <w:t xml:space="preserve">Parassitologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (1-3), pp.83-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595928v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human malaria: Segregation analysis of blood infection levels in a suburban area and a rural area in Burkina Faso</w:t>
               </w:r>
@@ -9444,51 +9444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9565,51 +9565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Traore-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Madaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Gard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases11030096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04501292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03690258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03528060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nu&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02340853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sanka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ndiaye Diallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-019-0599-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Diarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Labiad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnault Laure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buttigieg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ragheb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14969-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baaklini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndounga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2017.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Afridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ndounga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187818" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afridi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-016-8848-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisebarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumulungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fumoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.07.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G. Colle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Victorero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2015.1022835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Braeuer-Krisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29318" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Simo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHFXK7BP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad A. Iraqi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00044.2013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sawadogo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-198" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc14070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00255" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lortet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060447" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955553v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line T Baier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore T Fino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole T Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00459" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourges" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a32b03" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoliz Barbosa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2011007500142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00703058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fumoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-308" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01743259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019651" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595908v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rihet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2011.19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devignot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011671" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Costello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Le Treut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Delahaye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFKVR09-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Delahaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naessens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Musoke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekikawa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Delahaye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puthier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498579" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Iraqi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nf Delahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Iraqi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fumoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ntoumi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Mayengue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwm Maya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Issifou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497611" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ntoumi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Mayengue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Matondo Maya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Issifou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naessens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Musoke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595920v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Traore" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ole-Moiyoi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sawadogo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kumulungui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aucan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595926v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nacro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Traore-Leroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Traore-Leroux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gazin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Demeure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouattara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demeure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couissinier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bacellar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Dessein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595935v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prata" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595940v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demeure" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595941v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goudotcrozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demeure" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couissinier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04891442v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Farah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Henches" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Madaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Gard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases11030096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04501292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03690258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03528060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nu&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02340853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sanka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ndiaye Diallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-019-0599-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Diarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Labiad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnault Laure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buttigieg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ragheb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14969-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baaklini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndounga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2017.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Afridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ndounga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187818" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afridi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-016-8848-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisebarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumulungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fumoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G. Colle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.09.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Victorero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2015.1022835" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Braeuer-Krisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29318" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Simo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHFXK7BP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad A. Iraqi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00044.2013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sawadogo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-198" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc14070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00255" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lortet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060447" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line T Baier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore T Fino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole T Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00459" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081874" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourges" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a32b03" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoliz Barbosa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2011007500142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00703058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fumoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-308" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01743259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019651" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rihet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2011.19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devignot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011671" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Costello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Le Treut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Delahaye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFKVR09-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Delahaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Delahaye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498579" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naessens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Musoke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekikawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Iraqi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nf Delahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Iraqi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fumoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ntoumi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Mayengue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwm Maya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Issifou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497611" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ntoumi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Mayengue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Matondo Maya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Issifou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Traore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naessens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Musoke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ole-Moiyoi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kumulungui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aucan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595923v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sawadogo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595926v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nacro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Traore-Leroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Traore-Leroux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gazin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Demeure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouattara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demeure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couissinier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bacellar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Dessein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595935v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prata" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595940v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demeure" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595941v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goudotcrozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demeure" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couissinier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04891442v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Farah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Henches" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>