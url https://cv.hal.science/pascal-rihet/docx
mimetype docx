--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -668,485 +668,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Multiplexing Single Cell RNA Sequencing in Acute Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Adjemout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Madaci</w:t>
+                <w:t xml:space="preserve">Bruno Pouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyne Gard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">Fatou Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diseases11030096⟩</w:t>
+              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.2210-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161267v1</w:t>
+                <w:t xml:space="preserve">hal-04179608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent PIEZO1 activation and ATP2B4 blockade effectively reduce the risk of cerebral malaria and inhibit in vitro Plasmodium falciparum multiplication in red blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adjemout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alassane Thiam</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gendis.2023.02.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179608v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Coding Fc Gamma Receptor Cis-Regulatory Variant within the 1q23 Gene Cluster Is Associated with Plasmodium falciparum Infection in Children Residing in Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Torres</w:t>
+                <w:t xml:space="preserve">The Contribution of Multiplexing Single Cell RNA Sequencing in Acute Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Madaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Venton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (21), pp.15711. </w:t>
+              <w:t xml:space="preserve">Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242115711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diseases11030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268017v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell Transcriptome Analysis of Acute Myeloid Leukemia Cells Using Methanol Fixation and Cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Madaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,295 +1338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ATP2B4 Regulatory Element Containing Functional Genetic Variants Associated with Severe Malaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Nisar</w:t>
+                <w:t xml:space="preserve">Transcriptional Response in a Sepsis Mouse Model Reflects Transcriptional Response in Sepsis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernandez Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Rosier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (9), pp.4849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23094849⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690258v1</w:t>
+                <w:t xml:space="preserve">hal-03528060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Response in a Sepsis Mouse Model Reflects Transcriptional Response in Sepsis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of ATP2B4 Regulatory Element Containing Functional Genetic Variants Associated with Severe Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rosier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.821. </w:t>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528060v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Predisposition to the Mortality in Septic Shock Patients: From GWAS to the Identification of a Regulatory Variant Modulating the Activity of a CISH Enhancer</w:t>
               </w:r>
@@ -1740,265 +1740,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAGOOS: genome-wide supervised learning of non-coding loci associated to complex phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profiling in blood from cerebral malaria patients and mild malaria patients living in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Gonzalez</w:t>
+                <w:t xml:space="preserve">Michel Sanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Artufel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rokhaya Ndiaye Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12920-019-0599-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119716v1</w:t>
+                <w:t xml:space="preserve">hal-02340853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling in blood from cerebral malaria patients and mild malaria patients living in Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TAGOOS: genome-wide supervised learning of non-coding loci associated to complex phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sanka</w:t>
+                <w:t xml:space="preserve">Aitor Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rokhaya Ndiaye Diallo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Artufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12920-019-0599-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340853v1</w:t>
+                <w:t xml:space="preserve">hal-02119716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and enzymatic characterization of 3-O-sulfotransferase SNPs associated with Plasmodium falciparum parasitaemia</w:t>
               </w:r>
@@ -2112,295 +2112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCR3 polymorphism, haematological parameters, and severe malaria in Senegalese patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A transcriptomic signature predicting septic outcome in patients undergoing autologous stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Diarra</w:t>
+                <w:t xml:space="preserve">Yasmine Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Venton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnault Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6048⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947567v1</w:t>
+                <w:t xml:space="preserve">hal-01850637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic signature predicting septic outcome in patients undergoing autologous stem cell transplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Baier</w:t>
+                <w:t xml:space="preserve">NCR3 polymorphism, haematological parameters, and severe malaria in Senegalese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Colle</w:t>
+                <w:t xml:space="preserve">Maryam Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e6048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2018.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of Nkx2-5 in trabecular myocardium reveals the developmental origins of pathological heterogeneity associated with ventricular non-compaction cardiomyopathy</w:t>
               </w:r>
@@ -3184,7086 +3184,7098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide significant linkage to IgG subclass responses against Plasmodium falciparum antigens on chromosomes 8p22-p21, 9q34 and 20q13</w:t>
+                <w:t xml:space="preserve">Serum Pantetheinase/Vanin Levels Regulate Erythrocyte Homeostasis and Severity of Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brisebarre</w:t>
+                <w:t xml:space="preserve">Samuel Rommelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kumulungui</w:t>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sawadogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Afridi</w:t>
+                <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fumoux</w:t>
+                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.187-192. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185 (11), pp.3039-3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gene.2014.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595902v1</w:t>
+                <w:t xml:space="preserve">hal-01595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells in patients with polycythemia vera</w:t>
+                <w:t xml:space="preserve">Technical data of the transcriptomic analysis performed on tsetse fly symbionts, Sodalis glossinidius and Wigglesworthia glossinidia, harbored, respectively by non-infected, Trypanosoma brucei gambiense infected and self-cured Glossina palpalis gambiensis tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Baier</w:t>
+                <w:t xml:space="preserve">Anne Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien G. Colle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2015.09.010⟩</w:t>
+              <w:t xml:space="preserve">Genomics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595901v1</w:t>
+                <w:t xml:space="preserve">hal-01595897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical data of the transcriptomic analysis performed on tsetse fly symbionts, Sodalis glossinidius and Wigglesworthia glossinidia, harbored, respectively by non-infected, Trypanosoma brucei gambiense infected and self-cured Glossina palpalis gambiensis tsetse flies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural killer cells in patients with polycythemia vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Geiger</w:t>
+                <w:t xml:space="preserve">Julien G. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rabie Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.133-136. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (9), pp.644-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595897v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Pantetheinase/Vanin Levels Regulate Erythrocyte Homeostasis and Severity of Malaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide significant linkage to IgG subclass responses against Plasmodium falciparum antigens on chromosomes 8p22-p21, 9q34 and 20q13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Millet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">A. Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Atwell</w:t>
+                <w:t xml:space="preserve">B. Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
+                <w:t xml:space="preserve">S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gene.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595898v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm mRNAs and microRNAs as candidate markers for the impact of toxicants on human spermatogenesis: an application to tobacco smoking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Metzler-Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Victorero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lepoivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (3), pp.139--149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/19396368.2015.1022835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation and sepsis as part of hematopoietic stem cell transplantation: a transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Farnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.S418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sakakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Braeuer-Krisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136 (11), pp.2705-2716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.29318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional signatures of Sodalis glossinidius in the Glossina palpalis gambiensis flies negative for Trypanosoma brucei gambiense contrast with those of this symbiont in tsetse flies positive for the parasite: possible involvement of a Sodalis-hosted prophage in fly Trypanosoma refractoriness?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+                <w:t xml:space="preserve">A genome scan for Plasmodium falciparum malaria identifies quantitative trait loci on chromosomes 5q31, 6p21.3, 17p12, and 19p13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+                <w:t xml:space="preserve">Brice Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Simo</w:t>
+                <w:t xml:space="preserve">Serge Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612139v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host susceptibility to malaria in human and mice: compatible approaches to identify potential resistant genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sakakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuad A. Iraqi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00044.2013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (11), pp.2705-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595905v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome scan for Plasmodium falciparum malaria identifies quantitative trait loci on chromosomes 5q31, 6p21.3, 17p12, and 19p13</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+                <w:t xml:space="preserve">The transcriptional signatures of Sodalis glossinidius in the Glossina palpalis gambiensis flies negative for Trypanosoma brucei gambiense contrast with those of this symbiont in tsetse flies positive for the parasite: possible involvement of a Sodalis-hosted prophage in fly Trypanosoma refractoriness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kumulungui</w:t>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Sawadogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Gustave Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-198⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461374v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of AREG and PLK1 pathway modulation as a potential key of the response of intracranial 9L tumor to microbeam radiation therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+                <w:t xml:space="preserve">Host susceptibility to malaria in human and mice: compatible approaches to identify potential resistant genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hernandez-Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Bräuer-Krisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuad A. Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29318⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00044.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142300v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches combining mice and Drosophila melanogaster models to decipher human sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (S2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc14070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of overexpressed genes in Sodalis glossinidius inhabiting trypanosome-infected self-cured tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal molecular signature of subchronic subthalamic nucleus high frequency stimulation in parkinsonian rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Polymorphisms in the Regulatory Regions of the VNN1 Gene Are Associated with Susceptibility to Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lacombe</w:t>
+                <w:t xml:space="preserve">Thomas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulanger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Christophe Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Nguyen</w:t>
+                <w:t xml:space="preserve">Agathe Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60447. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (11), pp.2315-2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182a32b03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862146v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells modulation in hematological malignancies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early gene expression analysis in 9L orthotopic tumor-bearing rats identifies immune modulation in molecular response to synchrotron microbeam radiation therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sakakini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline T Baier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rihet</w:t>
+                <w:t xml:space="preserve">Elke Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00459⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455668v1</w:t>
+                <w:t xml:space="preserve">inserm-00955553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Gene Expression Analysis in 9L Orthotopic Tumor-Bearing Rats Identifies Immune Modulation in Molecular Response to Synchrotron Microbeam Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sakakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early gene expression analysis in 9L orthotopic tumor-bearing rats identifies immune modulation in molecular response to synchrotron microbeam radiation therapy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Clec'H</w:t>
+                <w:t xml:space="preserve">Natural killer cells modulation in hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline T Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore T Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Brauer</w:t>
+                <w:t xml:space="preserve">Carole T Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081874⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, NK and lymphoid cell biology (4), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00955553v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Polymorphisms in the Regulatory Regions of the VNN1 Gene Are Associated with Susceptibility to Inflammatory Bowel Diseases</w:t>
+                <w:t xml:space="preserve">Striatal molecular signature of subchronic subthalamic nucleus high frequency stimulation in parkinsonian rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gensollen</w:t>
+                <w:t xml:space="preserve">Sylviane Lortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourges</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emilie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Millet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0b013e3182a32b03⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595906v1</w:t>
+                <w:t xml:space="preserve">hal-00862146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-12Rβ2 is essential for the development of experimental cerebral malaria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
+                <w:t xml:space="preserve">Malaria resistance genes are associated with the levels of IgG subclasses directed against Plasmodium falciparum blood-stage antigens in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarwat Afridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Palomo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Fumoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1101978⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721858v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with genetic diversity: the contribution of pathogen and human genomics to modern vaccinology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-12Rβ2 is essential for the development of experimental cerebral malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Lemaire</w:t>
+                <w:t xml:space="preserve">Sandra Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoliz Barbosa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (5), pp.376-385. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (4), pp.1905-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0100-879X2011007500142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1101978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455691v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations in genes involved in heparan sulphate biosynthesis are associated with Plasmodium falciparum parasitaemia: a familial study in Burkina Faso.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coping with genetic diversity: the contribution of pathogen and human genomics to modern vaccinology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Fumoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Denise Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoliz Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-108⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.376-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-879X2011007500142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00703058v1</w:t>
+                <w:t xml:space="preserve">hal-01455691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria resistance genes are associated with the levels of IgG subclasses directed against Plasmodium falciparum blood-stage antigens in Burkina Faso.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variations in genes involved in heparan sulphate biosynthesis are associated with Plasmodium falciparum parasitaemia: a familial study in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarwat Afridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (1), pp.308. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00780329v1</w:t>
+                <w:t xml:space="preserve">inserm-00703058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets Alter Gene Expression Profile in Human Brain Endothelial Cells in an In Vitro Model of Cerebral Malaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for epistasis between hemoglobin C and immune genes in human P. falciparum malaria: a family study in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Faille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+                <w:t xml:space="preserve">A. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Textoris</w:t>
+                <w:t xml:space="preserve">M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Afridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19651. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gene.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743259v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for epistasis between hemoglobin C and immune genes in human P. falciparum malaria: a family study in Burkina Faso</w:t>
+                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Atkinson</w:t>
+                <w:t xml:space="preserve">Nicolas F Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fumoux</w:t>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rihet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gene.2011.19⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (6), pp.700-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595908v1</w:t>
+                <w:t xml:space="preserve">hal-00665651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatively spliced NKp30 isoforms affect the prognosis of gastrointestinal stromal tumors.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelets Alter Gene Expression Profile in Human Brain Endothelial Cells in an In Vitro Model of Cerebral Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martins</w:t>
+                <w:t xml:space="preserve">Mathieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ménard</w:t>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Roux</w:t>
+                <w:t xml:space="preserve">Julien Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.2366⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665651v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Expression Profiling Deciphers Host Responses Altered during Dengue Shock Syndrome and Reveals the Role of Innate Immunity in Severe Dengue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral T-cell lymphoma gene expression profiling and potential therapeutic exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sapet</w:t>
+                <w:t xml:space="preserve">Régis Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veasna Duong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Therese Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (1), pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595911v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral T-cell lymphoma gene expression profiling and potential therapeutic exploitations</w:t>
+                <w:t xml:space="preserve">Genome-Wide Expression Profiling Deciphers Host Responses Altered during Dengue Shock Syndrome and Reveals the Role of Innate Immunity in Severe Dengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Costello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Sanchez</w:t>
+                <w:t xml:space="preserve">Stephanie Devignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Le Treut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cedric Sapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595909v1</w:t>
+                <w:t xml:space="preserve">hal-01595911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-based association of a low producing lymphotoxin-alpha allele with reduced Plasmodium falciparum parasitemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (6), pp.673-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL12B polymorphisms are linked but not associated with Plasmodium falciparum parasitemia: a familial study in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association analyses of NCR3 polymorphisms with P-falciparum mild malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (2), pp.160-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression analysis reveals early changes in several molecular pathways in cerebral malaria-susceptible mice versus cerebral malaria-resistant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-expression profiling discriminates between cerebral malaria (CM)-susceptible mice and CM-resistant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193, pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-expression profiling discriminates between cerebral malaria (CM)-susceptible mice and CM-resistant mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (2), pp.312-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/498579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00276272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology of Tnf-deficient mice infected with Plasmodium chabaudi adami 408XZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Musoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sekikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 114 (4), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF as a malaria candidate gene: polymorphism-screening and family-based association analysis of mild malaria attack and parasitemia in Burkina Faso.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fumoux</w:t>
+                <w:t xml:space="preserve">Influence of carriage of hemoglobin AS and the Fc gamma receptor IIa-R-131 allele on levels of immunoglobulin G2 antibodies to Plasmodium falciparum merozoite antigens in Gabonese children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ntoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Mayengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwm Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Issifou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 192 (11), pp.1975-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/497611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680051v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF as a malaria candidate gene: polymorphism-screening and family-based association analysis of mild malaria attack and parasitemia in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nf Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fa Iraqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (6), pp.472-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carriage of hemoglobin AS and the Fc gamma receptor IIa-R-131 allele on levels of immunoglobulin G2 antibodies to Plasmodium falciparum merozoite antigens in Gabonese children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Issifou</w:t>
+                <w:t xml:space="preserve">TNF as a malaria candidate gene: polymorphism-screening and family-based association analysis of mild malaria attack and parasitemia in Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernandez-Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.472-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/497611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595918v1</w:t>
+                <w:t xml:space="preserve">hal-02680051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carriage of hemoglobin AS and the Fcg receptor IIa-R131 allele on levels of immunoglobulin G2 antibodies to plasmodium falciparum merozoite antigens in Gabonese children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ntoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Mayengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.W. Matondo Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Issifou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 192, pp.1975-1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin C is associated with reduced Plasmodium falciparum parasitemia and low risk of mild malaria attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of pathology in susceptible A/J and resistant C57BL/6J mice after infection with different sub-strains of Plasmodium chabaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nagda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Musoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (1), pp.1-6</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (3-4), pp.134-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595920v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pathology in susceptible A/J and resistant C57BL/6J mice after infection with different sub-strains of Plasmodium chabaudi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Nagda</w:t>
+                <w:t xml:space="preserve">Hemoglobin C is associated with reduced Plasmodium falciparum parasitemia and low risk of mild malaria attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aj Musoke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fumoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108 (3-4), pp.134-141</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595922v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of a new quantitative trait locus for resistance to malaria in mice by a comparative mapping approach with human Chromosome 5q31-q33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ok Ole-Moiyoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fa Iraqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (2), pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation and dissection of QTL controlling resistance to malaria in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hernandez-Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Naessens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aj Musoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (5), pp.390-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage and association between Plasmodium falciparum blood infection levels and chromosome 5q31-q33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (4), pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage of mild malaria to the major histocompatibility complex in families living in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nf Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (4), pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familial correlation of immunoglobulin g subclass responses to Plasmodium falciparum antigens in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 69 (2), pp.996-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of P-selectin glycoprotein ligand-1 with a natural killer cell-restricted sulfated lactosamine creates an alternate ligand for L-selectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Spertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97 (7), pp.3400-3405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.97.7.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High immunoglobulin G2 (IgG2) and low IgG4 levels are associated with human resistance to Plasmodium falciparum malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Nacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Traore-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (3), pp.1252-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Analysis of the genetic factors controlling malarial infection in man].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Traore-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sante (Montrouge, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (1), pp.53-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of Plasmodium falciparum blood infection levels and other complex traits related to human malaria infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Traore-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Kumulungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parassitologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 41 (1-3), pp.83-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human malaria: Segregation analysis of blood infection levels in a suburban area and a rural area in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fumoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (5), pp.435-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in humans: Plasmodium falciparum blood infection levels are linked to chromosome 5q31-q33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Traore-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 63 (2), pp.498-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESISTANCE TO SCHISTOSOMA-MANSONI IN HUMANS - INFLUENCE OF THE IGE/IGG4 BALANCE AND IGG2 IN IMMUNITY TO REINFECTION AFTER CHEMOTHERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 168 (4), pp.1000-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FACTORS CONTROLLING RESISTANCE TO SCHISTOSOMIASIS IN ENDEMIC AREA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Couissinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bacellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 8 (2), pp.108-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRONG SERUM INHIBITION OF SPECIFIC IGE CORRELATED TO COMPETING IGG4, REVEALED BY A NEW METHODOLOGY IN SUBJECTS FROM A SCHISTOSOMA-MANSONI ENDEMIC AREA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 22 (8), pp.2063-2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL, GENETIC AND IMMUNOLOGICAL FACTORS IN HUMAN RESISTANCE TO SCHISTOSOMA-MANSONI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Couissinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Couissinier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 21 (5), pp.423-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVIDENCE FOR AN ASSOCIATION BETWEEN HUMAN RESISTANCE TO SCHISTOSOMA-MANSONI AND HIGH ANTI-LARVAL IGE LEVELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 21 (11), pp.2679-2686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10273,163 +10285,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">122 - Temporal deletions of Nkx2-5 induce hypertrabeculation and progressive conduction defects and heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nantes, France. pp.208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30515-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10439,265 +10451,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMMUNOLOGICAL MECHANISMS OF HUMAN RESISTANCE TO SCHISTOSOME INFECTION - THE PROTECTIVE EFFECT OF IMMUNOGLOBULIN-E IS BALANCED BY A BLOCKING ACTION OF IMMUNOGLOBULIN-G4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Godard, P. and Bousquet, J. and Michel, F. B. pp.83-91, 1992, Advances in Allergology and Clinical Immunology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHISTOSOMA-MANSONI P-37 ANTIGEN - IDENTIFICATION BY ANTIBODIES FROM RESISTANT SUBJECTS AND MOLECULAR-CLONING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Goudotcrozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couissinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agabian, N. and Cerami, A. 130, pp.391-400, 1990, Parasites: Molecular Biology, Drug and Vaccine Design</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10707,161 +10719,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Functional Characterization of Regulatory Variants in DPP9 Associated with COVID-19 Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Henches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Aschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11008,51 +11020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Madaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Gard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases11030096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04501292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03690258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03528060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nu&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02340853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sanka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ndiaye Diallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-019-0599-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Diarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Labiad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnault Laure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buttigieg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ragheb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14969-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baaklini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndounga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2017.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Afridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ndounga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187818" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afridi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-016-8848-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisebarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumulungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fumoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G. Colle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.09.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.07.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Victorero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2015.1022835" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Braeuer-Krisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29318" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Simo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHFXK7BP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad A. Iraqi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00044.2013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sawadogo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-198" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc14070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00255" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lortet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060447" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line T Baier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore T Fino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole T Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00459" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081874" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourges" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a32b03" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoliz Barbosa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2011007500142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00703058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fumoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780329v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-308" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01743259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019651" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rihet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2011.19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devignot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011671" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Costello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Le Treut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Delahaye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFKVR09-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Delahaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Delahaye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498579" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naessens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Musoke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekikawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Iraqi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nf Delahaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Iraqi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fumoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ntoumi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Mayengue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwm Maya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Issifou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497611" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ntoumi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Mayengue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Matondo Maya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Issifou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Traore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naessens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Musoke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ole-Moiyoi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gibson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kumulungui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aucan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595923v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sawadogo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595926v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nacro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Traore-Leroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Traore-Leroux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gazin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Demeure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouattara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demeure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couissinier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bacellar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Dessein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595935v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prata" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595940v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595937v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demeure" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595941v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goudotcrozel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demeure" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couissinier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04891442v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Farah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Henches" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dieppois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chambonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Thiam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05173109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adjemout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nisar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Escandell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04750444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cretin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbengue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pouvelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Thiam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gendis.2023.02.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04268017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115711" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04161267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Madaci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Venton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases11030096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04501292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarrabay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04006760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04503-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03528060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nu&#241;ez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03690258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02340853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Ndiaye Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-019-0599-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ich&#233;-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delauzun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwy038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Labiad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnault Laure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2018.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01947567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Diarra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buttigieg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Tran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Ragheb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seyres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14969-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baaklini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndounga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2017.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Afridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koukouikila-Koussounda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ndounga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187818" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Afridi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-016-8848-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rommelaere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2015.07.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.04.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien G. Colle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Chelbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2015.09.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTMS14D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisebarre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumulungui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fumoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2014.66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Metzler-Guillemain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Victorero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lepoivre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Yammine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2015.1022835" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Clec'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Braeuer-Krisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29318" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kumulungui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sawadogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Simo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHFXK7BP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad A. Iraqi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00044.2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence R&#246;der" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc14070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612141v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00255" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rostan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0b013e3182a32b03" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955553v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455668v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line T Baier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore T Fino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole T Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00459" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lortet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulanger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060447" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fumoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-308" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lemaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theoliz Barbosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2011007500142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00703058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-108" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rihet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2011.19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Delahaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2366" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01743259v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019651" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595909v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Costello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Le Treut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Imbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595911v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devignot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Delahaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.11.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFKVR09-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595820v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Delahaye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Delahaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houlgatte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276272v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498579" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naessens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Musoke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekikawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595918v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ntoumi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Flori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Mayengue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwm Maya" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Issifou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497611" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nf Delahaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Iraqi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hernandez-Valladares" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fumoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Iraqi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ntoumi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Mayengue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Matondo Maya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Issifou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595922v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Naessens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Musoke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Traore" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ole-Moiyoi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gibson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kumulungui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aucan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esnault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595923v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sawadogo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595925v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nacro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Traore-Leroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Traore-Leroux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gazin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595932v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595931v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595933v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Demeure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouattara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dessein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demeure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Couissinier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bacellar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595934v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Dessein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595935v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prata" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595940v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Demeure" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595941v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goudotcrozel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demeure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couissinier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04891442v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Farah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Henches" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>