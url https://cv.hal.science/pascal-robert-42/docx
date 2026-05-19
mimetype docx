--- v1 (2026-03-31)
+++ v2 (2026-05-19)
@@ -1588,337 +1588,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les aventures de Tintin : une affaire de logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil; Michel Porret; Fabrice Preyat; Olivier Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tintin aujourd'hui. Images et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Equinoxe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éloge du différé. Sémiotique de la résistance au flux médiatique opérée par la bande dessinée de reportage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Mitaine; Judite Rodrigues; Isabelle Touton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scoops en stock : journalisme dessiné, BD-reportage et dessin de presse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'Equinoxe, 978-2-8257-1124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte et le territoire au miroir de la bande dessinée, l’exemple de Chronique de Jérusalem de Guy Delisle.</w:t>
+                <w:t xml:space="preserve">Paysage et logistique dans les aventures de Tintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010293v1</w:t>
+                <w:t xml:space="preserve">hal-02010292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et logistique dans les aventures de Tintin</w:t>
+                <w:t xml:space="preserve">La carte et le territoire au miroir de la bande dessinée, l’exemple de Chronique de Jérusalem de Guy Delisle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010292v1</w:t>
+                <w:t xml:space="preserve">hal-02010293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie des technologies intellectuelles : décontextualisation, savoir et gestion du paradoxe de la simultanéité.</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2782,165 +2782,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire, le moteur et le petit lapin…Bande dessinée, régime de matérialité papier (RMP) et régime de matérialité numérique (RMN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’espace du blanc dans la bande dessinée, un générateur de formes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (222), pp.7-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763718v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04763713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ? Introduction</w:t>
               </w:r>
@@ -3093,174 +3093,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des poches plein les poches, L’univers des poches de Pif Gadget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.9529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La signature dessinée de Franquin, De l’objet graphique bédéique à l’analyseur socio-sémiotique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069513v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04069456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport Villani sur l’IA. Récit d’innovation ou impensé ?</w:t>
               </w:r>
@@ -3309,1802 +3309,2209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits d’humour, ou l’ironie du trait chez André Franquin, Marion Montaigne et Christophe Blain</w:t>
+                <w:t xml:space="preserve">« Elle te plaît pas ma sœur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 207 (1), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.207.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voiture rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47, pp.197-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sr.047.0197⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 51 (1), pp.183-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.051.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Incommunication et ironie de l'objet chez Hergé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stéréotype dans la bande dessinée franco-belge : jeux et plasticité narrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 84</w:t>
+              <w:t xml:space="preserve">, 2019, 83, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le stéréotype dans la bande dessinée franco-belge : jeux et plasticité narrative.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incommunication et ironie de l'objet chez Hergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 83, pp.111-118</w:t>
+              <w:t xml:space="preserve">, 2019, 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits d’humour, ou l’ironie du trait chez André Franquin, Marion Montaigne et Christophe Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.047.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portes, balcons, escaliers, couloirs, murs et fenêtres… Les objets architecturaux du passage dans la bande dessinée franco-belge : des opérateurs narratifs graphiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Architecture et communication, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première guerre mondiale au miroir de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.195.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la culture technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La première guerre mondiale au miroir de la bande dessinée</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ironie de l’objet dans la BD franco-belge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticorps (sportif) et le contre-pied (subversif). Biopolitique du corps antisportif dans la bande dessinée franco-belge. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Numérique, entre modélisation conceptuelle et approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d’existence des quasi-objets documentarisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Smolczewska Tona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire des TIC en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vraooum, driiing, toc et plouf…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Matières graphiques, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biblion et les substituts du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.119-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla1.195.0119⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2 (184), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150015012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’ironie de l’objet dans la BD franco-belge.</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de la logique de la « gestionnarisation »‪. Au miroir du cas des universités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.4587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’anticorps (sportif) et le contre-pied (subversif). Biopolitique du corps antisportif dans la bande dessinée franco-belge. .</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on en rire ? Le Bandard fou de Moebius : sexe, humour et incommunication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (69)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Numérique, entre modélisation conceptuelle et approche critique</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques politiques des TIC, les TIC, entre impensé, glissement de la prérogative politique et gestionnarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.2641⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du mode d’existence des quasi-objets documentarisés</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée, une subversion sémiotique des supports de l’intermédialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (182), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150014014045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie du virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°37, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document numérique : un nouvel équipement politique de la mémoire sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Smolczewska Tona</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (42), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « subversion sémiotique » comme mode d’existence matériel de la bande dessinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (167), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150011011057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. R. Licklider et l’informatique de réseau(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.2546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géosémiotique politique de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (162), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150009004098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouillez les sens et le sens s'embrouille : de l'incommunication dans « QRN sur Bretzelburg »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 74</w:t>
+              <w:t xml:space="preserve">, 2009, 2 (54), https://www.cairn.info/revue-hermes-la-revue-2009-2-page-65.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Robert</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte, un média entre sémiotique et politique La carte au rivage des SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (184), pp.3-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0336150015012016⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2008 (158), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150008004031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...319 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte, un média entre sémiotique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (182), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 158, pp.25-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...189 lines deleted...]
-                <w:t xml:space="preserve">De la « subversion sémiotique » comme mode d’existence matériel de la bande dessinée.</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la communication à l'incommunication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1 (167), pp.53-71. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 146, pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Géosémiotique politique de la frontière</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de la dématérialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (162), pp.131-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 140, pp.55-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5114,1918 +5521,1918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation implicite des savoirs dans la bande dessinée franco-belge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TSDS (Telling Science Drawing Science) n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation explicite et médiation implicite des savoirs : essai de typologie sur la bande-dessinée franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Actualités et perspectives de la recherche en bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMEL (Centre de recherche interdisciplinaire sur les modèles esthétiques et littéraires); Université Reims-Champagne Ardennes, Oct 2024, Troyes, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la société en faisant l'économie des rapports de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impensé numérique des années 70 aux communs, colloque international H2PTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T’es pas à l’aise avec le sexe ?, Sexe et numérique en bande dessinée de science fiction, Sur Alt-Life de Cadène et Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe et sexualité dans la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stella, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucidité bédéique du numérique, ou comment l’intelligence morale et politique de la bande dessinée franco-belge de science fiction éclaire le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Stella Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRLEP (Centre Interdisciplinaire de Recherche sur les Langues et la Pensée); Université de Reims-Champagne Ardenne, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge du différé. Sémiotique de la résistance au flux médiatique opérée par la bande dessinée de Reportage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Croquer l’actualité – 50 ans de dessin de presse et de BD-reportage (1968-2018) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique du voyage dans le temps dans la bd franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque Stella Incognita Le voyage dans le temps en science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la science à partir de la bande dessinée ? Ou comment l'intelligence de la bande dessinée peut nourrir des propositions théoriques en SIC, en sémiotique et en sociologie de la technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telling Drawing Science, Science en récit, science en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evénement et document » selon Robert Escarpit : deux concepts toujours pertinents pour questionner le numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">obert Escarpit (1918-2018), le centenaire d’un pionnier, de « l’école de Bordeaux » à la naissance des sciences de l’information et de la communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICA-Médiations, Informations, Communication, Arts (Université Bordeaux Montaigne), Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Franquin ou comment subvertir de l’intérieur un modèle éditorial (1957-1977).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, utopies et expérimentations de l’époque moderne à nos jours. 2ème congrès de la SPHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société pour l’histoire des médias (SPHM), May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes du silence, sur Lulu femme nue d'Etienne Davodeau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes et bande dessinée. Les rencontres d'Angoulême; penser et comprendre la bande dessinée.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Cité internationale de la bande dessinée et de l'image, Pôle Image Magelis,, Nov 2018, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur saisi par sa signature ? Franquin, sa signature dessinée, l’auteur, l’artiste et le métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience autobiographique et bande dessinée de genre : le récit de soi en espaces contraints, Autour de Jack Kirby et de son passage en Moselle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aventures de Tintin : une affaire de logistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tintin au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Louvain, May 2017, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ironie de l'objet dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informaticien et le médecin dans les récits de ficiton populaires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIST, Jun 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits d'humour, ou l'ironie du trait chez Franquin, Montaigne et Blain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a graphic culture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris XIII; Université catholique de Louvain, Jun 2015, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de la « gestionnarisation » de la société.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les techniques et les technologies Apports des Sciences de l’Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée et l’implication sémiotique du lecteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes possibles, mondes numériques : enjeux et modalités de l’immersion fictionnelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univesrité du Maine, Le Mans, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d’existence des quasi-objets documentarisés (les QUOD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Smolczewska Tona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps-actant dans la bande dessinée franco-belge, le corps relationnel comme subversion de la psychologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revues de micro-informatique sont-elles porteuses d'une &amp;quot; culture technique &amp;quot; de l'informatique ? Une approche socio-sémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures des sciences en Europe, Volet 2 : dispositifs, publics acteurs et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Strasbourg, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire des TIC en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Ludovia 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ax-les-thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article scientifique multimédia : vers un nouveau régime de visibilité de la science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDE 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lille, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une culture (autour du) numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contribution des sciences de l'information et de la communication aux débats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeure Moustache contre les médias, science, BD, humour et vulgarisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELICO; GRESEC; Centre Norbert Elias, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur Moustache contre les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de la &amp;quot; gestionnarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUTIC 2011 Transformation des organisations, évolutions des problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document numérique : un nouvel équipement politique de la mémoire sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cossi 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7035,162 +7442,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA, ça pétille ! Les quatre bulles de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/1542q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanciel n’est pas raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7200,113 +7607,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présenter l’IA comme une évidence, c’est empêcher de réfléchir le numérique. Repris sous le titre : Comment le discours médiatique sur l’IA empêche d’envisager d’autres possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Falgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, [En ligne] https://theconversation.com/comment-le-discours-mediatique-sur-lia-empeche-denvisager-dautres-possibles-211766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.gykec93ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7316,144 +7723,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi réguler la relation entre données publiques et données privées ?&amp;quot; Table ronde n°4, Biennale du numérique 2025, La gouvernance des données, un enjeu incontournable, ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7521,51 +7928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE9F858E"/>
+    <w:nsid w:val="7997CBF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7752,51 +8159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-robert-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3718-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04749979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-fabrique-de-la-bande-dessinee-pascal-robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-ville-en-planches-pascal-robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.net/publications/9782813004246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-03120762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-bande-dessinee-une-intelligence-subversive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8700" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4585-polyptyque.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Scoutisme-BD-franco-belge-lexaltation-caricature/dp/2384090828" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-et-mondes-urbains-jerome-goffette-9782322456864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8733/gestes-et-bandes-dessinees" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/scoops-en-stock--journalisme-dessine-bd-reportage-et-dessin-de-presse_0-7358201_9782825711248.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/tintin-aujourd-hui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.19944" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-tour-du-monde-dasterix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05421471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9529" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02173631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.047.0197" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02348645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02348592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482671" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2641" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014014045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3948" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2546" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05468018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05468471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549534v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1542q" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-03009632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-robert-42" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3718-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04749979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-fabrique-de-la-bande-dessinee-pascal-robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-ville-en-planches-pascal-robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.net/publications/9782813004246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-03120762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-bande-dessinee-une-intelligence-subversive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.8700" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4585-polyptyque.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00742250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Foll&#233;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Scoutisme-BD-franco-belge-lexaltation-caricature/dp/2384090828" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9211/bulles-marines-et-cases-maritimes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/science-fiction-et-mondes-urbains-jerome-goffette-9782322456864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8733/gestes-et-bandes-dessinees" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04067721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/tintin-aujourd-hui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/scoops-en-stock--journalisme-dessine-bd-reportage-et-dessin-de-presse_0-7358201_9782825711248.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.19944" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-tour-du-monde-dasterix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05421471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04763725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.207.0003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.051.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02348592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02348645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02173631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.047.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150015012016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150014014045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3948" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009004098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008004031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05467899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05468018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-05468471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-02549522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1542q" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-03009632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gykec93ad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>