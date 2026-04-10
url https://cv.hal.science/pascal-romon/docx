--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -1052,209 +1052,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci curvature on polyhedral surfaces via optimal transportation</w:t>
+                <w:t xml:space="preserve">A canonical structure on the tangent bundle of a pseudo- or para-Kähler manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Loisel</w:t>
+                <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.119-139. </w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174 (3), pp.329-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/axioms3010119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00605-014-0630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941486v2</w:t>
+                <w:t xml:space="preserve">hal-00778411v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canonical structure on the tangent bundle of a pseudo- or para-Kähler manifold</w:t>
+                <w:t xml:space="preserve">Ricci curvature on polyhedral surfaces via optimal transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Anciaux</w:t>
+                <w:t xml:space="preserve">Benoît Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 174 (3), pp.329-355. </w:t>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.119-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00605-014-0630-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/axioms3010119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778411v3</w:t>
+                <w:t xml:space="preserve">hal-00941486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Logarithmic Sobolev Constant of The Lamplighter</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Lagrangian surfaces in the tangent bundle of a Riemannian surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Guilfoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic and ruled Lagrangian surfaces in complex Euclidean space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian submanifolds foliated by (n-1)-spheres in R^2n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D8276C6"/>
+    <w:nsid w:val="97675746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4602,51 +4602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-romon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8002-3779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158472594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romon_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Bobenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/integr/xyx010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941486v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms3010119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778411v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Anciaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0630-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcintosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guilfoyle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.09.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Leschke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-009-0278-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-009-0015-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-005-0690-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000691v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;lein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S002461150401500X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03362-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2002.v10.n1.a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140050144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-00-02640-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02108306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5B4A9FA497825865996417584F1E1ED1B016D1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334257v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-romon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8002-3779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158472594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romon_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Bobenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/integr/xyx010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778411v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Anciaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0630-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941486v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms3010119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcintosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guilfoyle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.09.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Leschke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-009-0278-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-009-0015-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-005-0690-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000691v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;lein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S002461150401500X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03362-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2002.v10.n1.a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140050144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-00-02640-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02108306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5B4A9FA497825865996417584F1E1ED1B016D1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334257v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>