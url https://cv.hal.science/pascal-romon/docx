--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1052,209 +1052,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canonical structure on the tangent bundle of a pseudo- or para-Kähler manifold</w:t>
+                <w:t xml:space="preserve">Ricci curvature on polyhedral surfaces via optimal transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Anciaux</w:t>
+                <w:t xml:space="preserve">Benoît Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 174 (3), pp.329-355. </w:t>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.119-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00605-014-0630-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/axioms3010119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778411v3</w:t>
+                <w:t xml:space="preserve">hal-00941486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci curvature on polyhedral surfaces via optimal transportation</w:t>
+                <w:t xml:space="preserve">A canonical structure on the tangent bundle of a pseudo- or para-Kähler manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Loisel</w:t>
+                <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.119-139. </w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174 (3), pp.329-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/axioms3010119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00605-014-0630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941486v2</w:t>
+                <w:t xml:space="preserve">hal-00778411v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Logarithmic Sobolev Constant of The Lamplighter</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Lagrangian surfaces in the tangent bundle of a Riemannian surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Guilfoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic and ruled Lagrangian surfaces in complex Euclidean space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1751,51 +1751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian submanifolds foliated by (n-1)-spheres in R^2n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97675746"/>
+    <w:nsid w:val="6CCBE6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4602,51 +4602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-romon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8002-3779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158472594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romon_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Bobenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/integr/xyx010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778411v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Anciaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0630-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941486v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms3010119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcintosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guilfoyle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.09.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Leschke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-009-0278-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-009-0015-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-005-0690-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000691v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;lein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S002461150401500X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03362-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2002.v10.n1.a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140050144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-00-02640-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02108306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5B4A9FA497825865996417584F1E1ED1B016D1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334257v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-romon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8002-3779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158472594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romon_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712662v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.08.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540772v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#339;urjolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0785-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517411v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Bobenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/integr/xyx010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941486v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms3010119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778411v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Anciaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-014-0630-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Abakumov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaulieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.10.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcintosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guilfoyle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2010.09.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Leschke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-009-0278-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137761v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-009-0015-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-005-0690-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000691v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;lein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S002461150401500X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hauswirth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-03-03362-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2002.v10.n1.a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140050144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-00-02640-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02108306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5B4A9FA497825865996417584F1E1ED1B016D1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Djerroumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315084v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41299-9_48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334257v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>