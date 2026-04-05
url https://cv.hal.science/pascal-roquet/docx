--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0357AF8"/>
+    <w:nsid w:val="ACC080E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAE81D85"/>
+    <w:nsid w:val="2EB79813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>