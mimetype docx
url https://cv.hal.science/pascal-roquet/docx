--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACC080E9"/>
+    <w:nsid w:val="8CCF4AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EB79813"/>
+    <w:nsid w:val="90C8DC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>