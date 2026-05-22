--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Roquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du laboratoire Formation et Apprentissages Professionnels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2233-3936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034063005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001666403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis le 1/09/2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) au Conservatoire National des Arts et Métiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités (70è section) à l’Université de Montpellier Paul-Valery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de conférences au CUEEP (70ème section Sciences de l’Education) à l’Université de Lille 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1999 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d’études puis ingénieur d’études contractuel au Centre associé du Céreq (Centre d’études et recherches sur les qualifications) de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1993 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 9 ans d’expérience dans la formation professionnelle en organismes de formation (animation, formation et enseignement, ingénierie de formation, conseil en formation) auprès de différents types de publics : jeunes sans qualification, adultes en reconversion professionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches en Lettres et Sciences Humaines :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> temporalités, professionnalisation (s) et formation (s) des adultes. Perspectives pour une recherche en Education, soutenue le 26 novembre 2007, Université de Lille 1. Jury : Michel Bataille, Jean-Pierre Boutinet, Jean Clénet (directeur), Lise Demailly, Pierre Doray, Gilles Leclercq.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Les Nouvelles Formations d’Ingénieurs : une approche sociologique. Thèse soutenue le 28 janvier 1999, Université de Versailles Saint-Quentin-en-Yvelines. Jury : Jean-Claude Combessie, Claude Dubar (directeur de thèse), Charles Gadéa, André Grelon, Pierre Tripier, mention très honorable avec félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de sociologie à l’Université de Lille 1 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEUG, Licence, Maîtrise et DEA (1986 1990).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1980) et obtention du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplôme d’Etat d’Assistant de service social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1984).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘objectif scientifique est de comprendre en profondeur la nature des espaces et les temps repérables qui se manifestent sous la forme de discontinuités et de continuités dans le champs social, éducatif et professionnel. Les recherches développées dans le champ francophone de l'éducation et de la formation questionnent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la pertinence de la dialectique temps long/temps court dans la compréhension des enjeux contemporains éducatifs, formatifs, ou du travail ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la définition des formes de continuités et des discontinuités temporelles à travers les parcours institutionnels, les parcours individuels dans les sphères éducatives, formatives et professionnelles ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la précision des espaces temporels alternant temps long/temps court et les formes de continuité et de discontinuité ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'exploration d'une brisure du temps entre le passé et le nouveau futur : l'abandon d'apprentissages hérités du passé et de nouvelles formes d'apprentissage hybrides encore incertains et pratique professionnelles en émergence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Action &amp; Savoir, Jean-Marie Barbier, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des temps de la formation : esquisse d'une ingénierie de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2021, Coll. Phronesis, 979-10-346-0640-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 263 p., 2018, Coll. Formation des adultes et professionnalisation, 979-10-346-0436-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gonçalves Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Viana-Caetano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013, Ingénium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référentiel du masseur-kinésithérapeute et du masseur-kinésithérapeute-ostéopathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national de l’Ordre des masseurs-kinésithérapeutes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois décennies de formation continue : de l'éducation permanente à la formation tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Cahiers d'études du CUEEP, pp.143, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formations d’ingénieurs : une approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple des tribunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de l’École Nouvelle d’Ingénieurs en Communication (ENIC) : une nouvelle formation d’ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, Document nº 105, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 217, 183 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les pratiques d'enseignement après/avec Bourdieu : quels héritages pour les jeunes chercheurs en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2015, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités formatives de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2013, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuités et discontinuités des temporalités dans les sphères éducatives, formatives et professionnelles. Expertises et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.13984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse : Les dynamiques temporelles présentes dans les formations tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.13-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.065.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres de la temporalité en formation et l’expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.240.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions temporelles et rationalisation du travail éducatif. Analyse comparée (Belgique-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deily Derickson Corréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheseducations.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des compétences individuelles, entre potentiel interne et pression externe. Cas d’un échantillon de PME de la région d’Oran en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amari Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchikhi Mohammed Redha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of North African Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (32), pp.271-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et évaluation : de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.91-102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.8230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A experiência como processo mobilizador da profissionalização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Rodrigues Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Perspectiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender os processos de profissionalização: Uma perspectiva em três níveis de análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalho &amp; Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps long/temps court en situation formative et professionnelle : les effets sur les constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rythmes et temporalités en formation, n° 217, pp. 33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, temporalités, tensions temporelles dans les situations formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance : une voie de formation en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 491, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalidade, profissionalização e construções identitárias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio de Pádua Nunes Tomasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Foco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (31), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24934/eef.v20i31.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reliances de l’alternance en formation et ses effets sur les processus de construction identitaire des alternants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037189ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes dans les activités formatives et professionnelles : une compréhension des temporalités dans la construction des processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.56-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028786ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience comme processus mobilisateur de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorro Anne & De Ketele Jean-Marie (2013). L’engagement professionnel en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déprofessionnalisation : une idée neuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et déprofessionnalisation : des liens consubstantiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, la déprofessionnalisation, n° 72, pp. 71-88. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de professionnalisation : une perspective en trois niveaux d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1009061ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance à l’épreuve de l’institutionnalisation : une question de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (1), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2010.1165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors série (8), pp.76-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : France Merhan, Christophe Ronveaux, Sabine Vanhulle (ed.) Alternances en formation. Revue Raisons Educatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.559-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’accompagnement. Une nouvelle dimension de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des processus de professionnalisation : une question de temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carriérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 190-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage : Muxel A. (ed.) avec Nicolas Catzaras, Jean Chiche, Sophie Maurer, Vincent Tiberj. Les étudiants de Sciences Po. Leurs idées, leurs valeurs, leurs cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (4), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et qualités de l'alternance. Modélisation d'une expérience régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités biographiques et institutionnelles : la construction identitaire de l'ingénieur promu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et Formation : le passage technicien/ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Etudes du CUEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation sociale est-elle une activité professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Travail et emploi - La Documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nouvelles Formations d’Ingénieurs entre reproduction et transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois jeunes de la médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pélage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/agora.2001.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des « Sang et Or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.007.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d’école : les NFI et la promotion des techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir ingénieur : la sélection comme compromis social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (132), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs en puissance : Formation promotionnelle des techniciens et ordre négocié de la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/forem.1996.2163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Spécificités des tensions identitaires et perspectives de développement des nouveaux rôles dans les activités d’accompagnement des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-279, 2022, Action et savoir, 978-2-14-030519-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cohen-Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Obertelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Valérie Cohen-Scali; Patrick Obertelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions identitaires et accompagnement professionnel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-16, 2022, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adults’ Learning and Career Temporalities in the Analysis of Professionalisation and Professional Identity Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Merrill; Andrea Galimberti; Adrianna Nizinska; José González-Monteagudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in learning careers : potentials for a learning space in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brill, pp.155-168, 2018, Research on the Education and Learning of Adults, 978-90-04-37547-5. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004375475_012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité, l'attente, l'espoir : trois figures temporelles du développement professionnel de chefs d'établissements scolaires privés du 1er degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maubant Philippe (dir.), Biasin Chiara (collab.), Roquet Pascal (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps heureux des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp. 143-162, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.mauba.2018.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et validation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Abdelkarim Zaid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation. État des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 129-141, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation : vers de nouvelles perspectives de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Wittorski; Maryvonne Sorel; Olivier Maulini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les professionnels et leurs formations : entre développement des sujets et projets des institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.219-227, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Roquet; Maria José Gonçalves; Lucie Roger; Ana Paula Viana-Caetano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalité et complexité dans les activités éducatives et formatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.12-20, 2013, Ingenium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : vers une théorie d'ensemble de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 275-280, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'énigme de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wittorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mettre en objet la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.5-15, 2012, 9782296568815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en objet de la professionnalisation : une réflexion articulée autour de trois niveaux d’activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Pascal Roquet; Richard Wittorski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La professionnalisation mise en objet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-29, 2012, Action et savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Maubant; Jean Clénet; Daniel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la formation des adultes s'invite au débat sur la formation professionnelle des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-265., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et production des compétences. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dar El Gharb, p. 227-238, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la formation : l'invention ou encore l'intelligence dans les formes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de la formation et formation à la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-140, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.421-424. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.devel.2013.02.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inesa Sahakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquet Pasqual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre avec, par et dans l’alternance : points de vues pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt - Réseau pour l’Apprendre en Alternance, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Heslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04244581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and discontinuities of temporality in training, educational and professional field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biasin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESREA Trienal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Coutable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Daher Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium « Métiers et formation du secteur social et médico-social : quelle transformation temporelles et enjeux de professionnalisation ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ferreira-Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TRESSE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirnef, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éducateurs spécialisés. Quelles dynamiques et constructions identitaires en transformations ? Le cas des professionnels d'une association d'accompagnement aux personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRESSE. « La recherche en Travail Social et Santé dans les Sciences de l'Éducation et de la Formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la réflexivité dans des nouveaux espaces de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Madureira de Medeiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque du gEvaPP. Lieux, rythmes et savoirs dans l’alternance. Former et évaluer à quoi, quand et où ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École professionnelle artisanat et service communautaire (EPASC), Oct 2018, Martigny, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus déprofessionnalisation. Le cas des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. Les temps de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, positions temporelles et processus de professionnalisation. Le cas des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SSRE. « Les temps de l'éducation et de la formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d'établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Dynamiques temporelles en temporalités dans les situations d'apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois figures temporelles pour saisir et comprendre les temporalités de la professionnalisation des chefs d’établissements scolaires privés du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche–Éducation–Formation (REF) ; Symposium Dynamiques temporelles en temporalités dans les situations d’apprentissage en contexte de professionnalisation des parcours de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, professionnalisation et constructions identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Internacional Trabalho, Relações de Trabalho, Educação e Identidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporality, adult learning and professional identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREA Access Learning Careers and Identities Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intervenants en prévention des risques professionnels (IPRP) en services de santé au travail interentreprises : coopérer pour exister !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international DIM GESTES, Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, « soigner le travail » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et temporalités dans les activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et Validation de l’expérience. Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des salariés face aux risques psychosociaux par un médecin de Santé au Travail. Positionnement entre antagonismes et convergences de deux disciplines : la Santé au Travail et les Sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation et insertion : quels liens possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience et professionnalisation : la professionnalisation vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the temporalities of transformative learning in a time of crisis (symposium). Transformative learning in time of crisis : individual and collective challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alhadeff-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Transformative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la professionnalisation comme un processus articulant trois niveaux (macro, méso, micro) d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès international de l’Association mondiale des sciences de l’éducation (AMSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Monterrey, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et temps vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La pensée complexe : enjeux et défis pour l'éducation, la recherche et les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités, activités formatives et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77ème Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche compréhensive et processus de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Colloque international francophone sur les méthodes qualitatives. Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la professionnalisation. 77è Congrès de l’ACFAS (Association francophone pour le savoir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Université d'Ottawa, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels de formation : la compétence peut-elle s’écrire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers «Ecritures normées, écritures normatives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Maison Européenne des Sciences de l’Homme et de la Société, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation et professionnalisation de l’alternance : des processus différenciés. Quand la formation des adultes s’invite au débat sur la formation professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international de l’IRPÉ (Institut de recherche sur les pratiques éducatives) et de la CRCIE (Chaire de recherche du Canada sur l’intervention éducative)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Université de Sherbrook, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : épidémiologie, sociologie pour prévenir et professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale CIST (Commission internationale de la santé au travail) sur les risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences aux urgences : de l’épidémiologie à la sociologie, études comparées 2005-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Damblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Assez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Molenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L’évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS (Association française de sociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alternance dans l’ingénierie de formation : une question de temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences et représentations des modèles de formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Atelier MCX, La formation au défi de la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Université de Lille, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois - jeunes de la médiation sociale : les effets de la fabrication des emplois sur la construction des activités de travail et des perspectives d’avenir professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè journées de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion et Formation : une approche renouvelée de la carrière de techniciens devenant ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international AECSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Université de Lille 3, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et crise identitaire en contexte de situation de travail des éducateurs spécialisés de la Ligue Havraise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amdouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ligue Havraise; Laboratoire Formation et Apprentissages Professionnels. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la reconnaissance des rôles et des identités des masseurs-kinésithérapeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et métiers (CNAM); Centre de recherche sur la formation (CRF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche pluridisciplinaire en santé environnement : étude des modalités de coopération et de coordination des actions et acteurs de la prévention des risques professionnels dans les entreprises du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional du Nord-Pas-de-Calais; AINF. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation en entreprise et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNSA Éducation, Centre Henri Aiguepesse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la professionnalisation des métiers de l’encadrement dans le secteur du handicap. Encadrement et autonomisation des publics vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Albini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison Européenne des SHS Lille Nord-de-France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers de la formation en région Nord-Pas-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2RP, Région Nord-Pas-de-Calais. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois-jeunes autour de la médiation sociale. Processus de construction sociale et temporelle de ces nouveaux emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gadrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Neyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes du retard scolaire en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bellaredj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Régional de Picardie. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de professionnalisation : une construction temporelle éclatée. L'évolution de la formation professionnelle à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre négocié de la formation professionnelle et développement des compétences à La Poste : le cas du courrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques professionnelles et temporelles. Trois processus différenciés de construction de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour sur la segmentation du groupe professionnel des ingénieurs : identités et temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de professionnalisation et construction des savoirs : une question de temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets trajectoires et temporalités de la formation professionnelle continue à la Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Négroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec P. de La Broise (gérico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CCF4AD4"/>
+    <w:nsid w:val="2581A594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="90C8DC33"/>
+    <w:nsid w:val="A200C025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-roquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2233-3936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034063005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001666403" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03987910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obertelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-tensions_identitaires_et_accompagnement_professionnel_valerie_cohen_scali_patrick_obertelli_pascal_roquet-9782140305191-74816.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maubant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biasin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gon&#231;alves Maria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Viana-Caetano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gatto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maerten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05302225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.240.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04206405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deily Derickson Corr&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.14016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BX54W381-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amari Salah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchikhi Mohammed Redha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04121720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rodrigues Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02290596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de P&#225;dua Nunes Tomasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24934/eef.v20i31.2471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037189ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028786ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009061ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Albini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FGT8RQF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;lage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Verley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2001.2405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.007.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/forem.1996.2163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004375475_012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03592689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mauba.2018.01.0143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04549908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.devel.2013.02.0315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amdouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ferreira-Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Madureira de Medeiros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kubiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damblemont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alhadeff-Jones" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lesourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Assez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Molenda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258878v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pelage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03988460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254156v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254172v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Geslin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bellaredj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283986v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine N&#233;groni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec P. de La Broise (g&#233;rico)" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>