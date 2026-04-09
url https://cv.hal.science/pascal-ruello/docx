--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2189,511 +2189,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelastic and magnetoelectric couplings across the antiferromagnetic transition in multiferroic BiFeO 3</w:t>
+                <w:t xml:space="preserve">Exciton control in a room temperature bulk semiconductor with coherent strain pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Lejman</w:t>
+                <w:t xml:space="preserve">Edoardo Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Juvé</w:t>
+                <w:t xml:space="preserve">Adriel Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
+                <w:t xml:space="preserve">Tania Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Oliviero Cannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104103⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108984v1</w:t>
+                <w:t xml:space="preserve">hal-02429866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelastic and magnetoelectric couplings across the antiferromagnetic transition in multiferroic BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Lomonosov</w:t>
+                <w:t xml:space="preserve">Mariusz Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Avanesyan</w:t>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton de Lima Savi</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318537v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton control in a room temperature bulk semiconductor with coherent strain pulses</w:t>
+                <w:t xml:space="preserve">Evaluation of the Structural Phase Transition in Multiferroic (Bi1−x Prx)(Fe0.95 Mn0.05)O3 Thin Films by A Multi-Technique Approach Including Picosecond Laser Ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Baldini</w:t>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriel Dominguez</w:t>
+                <w:t xml:space="preserve">Alexey Lomonosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Palmieri</w:t>
+                <w:t xml:space="preserve">Sergey Avanesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliviero Cannelli</w:t>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Rubio</w:t>
+                <w:t xml:space="preserve">Elton de Lima Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax2937. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9040736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429866v1</w:t>
+                <w:t xml:space="preserve">hal-02318537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-Driven Selective Modulation of Exciton Oscillator Strengths in Anatase TiO 2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriel Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.5007-5014. </w:t>
@@ -3371,51 +3371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast acousto-optic mode conversion in optically birefringent ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz F Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid F Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,429 +3935,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical detection of coherent acoustic phonons emission driven by superdiffusive hot electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Giant ultrafast photo-induced shear strain in ferroelectric BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Lejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Shalagatskyi</w:t>
+                <w:t xml:space="preserve">Gwenaelle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Kovalenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vasily V Temnov</w:t>
+                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000282⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173353v1</w:t>
+                <w:t xml:space="preserve">hal-01245035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser generation of hypersound by a terahertz photo-Dember electric field in a piezoelectric GaAs semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast optical detection of coherent acoustic phonons emission driven by superdiffusive hot electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Shalagatskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Vaudel</w:t>
+                <w:t xml:space="preserve">Oleksandr Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Lomonosov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ruello</w:t>
+                <w:t xml:space="preserve">Vasily V Temnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.282-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173371v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant ultrafast photo-induced shear strain in ferroelectric BiFeO 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Laser generation of hypersound by a terahertz photo-Dember electric field in a piezoelectric GaAs semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lomonosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Marius Lejman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.014302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245035v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is UO2 irradiation resistance due to its unusual high temperature behaviour?</w:t>
               </w:r>
@@ -4595,187 +4595,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined coherent acoustic modes in a tubular nanoporous alumina film probed by picosecond acoustics methods</w:t>
+                <w:t xml:space="preserve">Elasticity of an Assembly of Disordered Nanoparticles Interacting via Either van der Waals-Bonded or Covalent-Bonded Coating Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mechri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Ruello</w:t>
+                <w:t xml:space="preserve">Adil Ayouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gusev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023048⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (12), pp.10614-10621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303631d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173435v1</w:t>
+                <w:t xml:space="preserve">hal-05173378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoexcitation of gigahertz longitudinal and shear acoustic waves in BiFeO3 multiferroic single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avanesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,210 +4814,180 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.212906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4719069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of an Assembly of Disordered Nanoparticles Interacting via Either van der Waals-Bonded or Covalent-Bonded Coating Layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined coherent acoustic modes in a tubular nanoporous alumina film probed by picosecond acoustics methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dieudonné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piombini</w:t>
+                <w:t xml:space="preserve">C Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalyi Gusev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (12), pp.10614-10621. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.023048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303631d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173378v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from piezoelectric to deformation potential mechanism of hypersound photogeneration in n -doped GaAs semiconductors</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (24), pp.245207. </w:t>
@@ -6286,582 +6286,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and thermoelectric power of uranium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petot</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desgranges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (3), pp.604-611. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (7) (7), pp.1137-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00100.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120935v1</w:t>
+                <w:t xml:space="preserve">hal-00126041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition in thin films of RxR ' 1-xNiO3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical conductivity and thermoelectric power of uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (3), pp.604-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00100.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00126041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gougeon</w:t>
+                <w:t xml:space="preserve">G. Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288525v1</w:t>
+                <w:t xml:space="preserve">hal-00122705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petot</w:t>
+                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Calvarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">S Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122705v1</w:t>
+                <w:t xml:space="preserve">hal-01288525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–insulator transition in thin films of R x R 1− x ′NiO 3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
               </w:r>
@@ -6926,51 +6926,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (7), pp.1137-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935805v1</w:t>
@@ -6981,90 +6981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of uranium vacancies in hyper stoichiometric uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petot-Ervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Detection of Acoustic Phonons in nanopatterned Ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruizhe Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent acoustic phonon generation with THz and Near-IR pulsed radiation in metals and topological insulators nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Levchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8208,90 +8208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sub-micrometer thick multilayered colloidal films by the method of resonant hypersound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Ayouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieudonnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8813,51 +8813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA7E5205"/>
+    <w:nsid w:val="F098148A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9044,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ruello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5398-1610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148736157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Boselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Avice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02108984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02429866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Baldini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Dominguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Palmieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax2937" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01837" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brotons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.213" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02901712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05HZ408R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shalagatskyi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Temnov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000282" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lomonosov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lejman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mechri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gusev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avanesyan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719069" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Ayouch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303631d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552912" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomonosov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665646" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc Alain Babilotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501125" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00100.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLDXMKF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MB3LRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621510" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0341" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Valle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ruello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5398-1610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148736157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Boselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Avice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02429866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Baldini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Dominguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Palmieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax2937" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02108984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01837" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brotons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.213" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02901712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05HZ408R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shalagatskyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Temnov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lomonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lejman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Ayouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303631d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avanesyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mechri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552912" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomonosov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665646" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc Alain Babilotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501125" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLDXMKF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MB3LRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621510" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0341" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Valle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>