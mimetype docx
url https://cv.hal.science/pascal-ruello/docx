--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -6549,319 +6549,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petot</w:t>
+                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Calvarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ruello</w:t>
+                <w:t xml:space="preserve">S Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122705v1</w:t>
+                <w:t xml:space="preserve">hal-01288525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Heat capacity anomaly in UO2 in the vicinity of 1300 K: an improved description based on high resolution X-ray and neutron powder diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gougeon</w:t>
+                <w:t xml:space="preserve">G. Calvarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petot-Ervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (5), pp.823-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2004.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288525v1</w:t>
+                <w:t xml:space="preserve">hal-00122705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–insulator transition in thin films of R x R 1− x ′NiO 3 compounds: DC electrical conductivity and IR spectroscopy measurements</w:t>
               </w:r>
@@ -8813,51 +8813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F098148A"/>
+    <w:nsid w:val="CD8A4E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9044,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ruello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5398-1610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148736157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Boselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Avice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02429866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Baldini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Dominguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Palmieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax2937" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02108984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01837" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brotons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.213" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02901712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05HZ408R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shalagatskyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Temnov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lomonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lejman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Ayouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303631d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avanesyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mechri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552912" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomonosov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665646" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc Alain Babilotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501125" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLDXMKF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MB3LRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621510" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0341" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Valle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ruello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5398-1610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148736157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levchuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Busselez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Juv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5qv-5w9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05173277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Juv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C Infante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Gorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Boselli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Busselez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.174305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Avice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guediche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piombini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Orbula Otomalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadele Otomalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Mario" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sobol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.014055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.180102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gable" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220303" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02429866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Baldini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriel Dominguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Palmieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Cannelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax2937" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02108984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lejman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lomonosov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b01837" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpiiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia F Chaban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009657" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brotons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rapacz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12920-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shchepetov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Prunnila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ahopelto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60727-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz F Lejman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid F Infante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12345" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.213" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02901712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014301" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05HZ408R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vaudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Shalagatskyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Temnov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lomonosov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lejman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57HG8R40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.12.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43S9C053-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Ayouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalyi Gusev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303631d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avanesyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mechri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babilotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552912" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomonosov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665646" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marc Alain Babilotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.245207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3501125" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratuszna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.03.057" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PWPLG5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.094303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.165107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/7/007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petot-Ervas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00100.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLDXMKF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvarin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2004.10.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2NG7NRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Bardeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MB3LRF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O I Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banerjee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003087" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621510" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240243v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0341" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Wilk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labb&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0168" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Compoint" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ambard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piombini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Valle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieudonn&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648368v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>