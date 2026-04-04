--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1652,312 +1652,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibolya Ember</w:t>
+                <w:t xml:space="preserve">Luisa Filippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Acs</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (9), pp.2129-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025411-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648476v1</w:t>
+                <w:t xml:space="preserve">hal-02650386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibolya Ember</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S33 - S34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650386v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,546 +5070,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jarausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735004v1</w:t>
+                <w:t xml:space="preserve">hal-02735010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737038v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734958v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Biancu</w:t>
+                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735010v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
               </w:r>
@@ -5714,402 +5714,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735781v1</w:t>
+                <w:t xml:space="preserve">hal-02788656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;quot;Candidatus Phytoplasma solani&amp;quot; strains associated to ''bois noir&amp;quot; and planthoppers in Azerbaijan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alamdar Mammadov</w:t>
+                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Biology (NIB). SVN., Sep 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737256v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">Genetic diversity of &amp;quot;Candidatus Phytoplasma solani&amp;quot; strains associated to ''bois noir&amp;quot; and planthoppers in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Batailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Aysel Madadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamdar Mammadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Biology (NIB). SVN., Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788656v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma omanense’-related strain detected in yellowing grapevine, stunted bindweed and Cixiidae planthoppers in Lebanon</w:t>
               </w:r>
@@ -6358,64 +6358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches sur la Flavescence dorée de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FA0807 final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ genome project and genetic diversity in the Euro-Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8567,51 +8567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8849,51 +8849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B60104D"/>
+    <w:nsid w:val="A8619693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>