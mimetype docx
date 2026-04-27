--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrijel Seljak</w:t>
@@ -258,346 +258,346 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151421v1</w:t>
+                <w:t xml:space="preserve">hal-04227985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Vučurović</w:t>
+                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Rodrigues Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherie Gambley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al-Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227985v1</w:t>
+                <w:t xml:space="preserve">hal-04668368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
+                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrijel Seljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Jakomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Brodarič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (7), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668368v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
               </w:r>
@@ -1652,312 +1652,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibolya Ember</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S33 - S34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650386v1</w:t>
+                <w:t xml:space="preserve">hal-02648476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Filippin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibolya Ember</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (9), pp.2129-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025411-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648476v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,799 +2584,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.329-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655524v1</w:t>
+                <w:t xml:space="preserve">hal-02653915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Terlizzi</w:t>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Babini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Randa Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-91-12-1688B⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (4), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9142-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665744v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vergnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maixner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (12), pp.4001-4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653915v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
+                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Randa Massaad</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9142-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663149v1</w:t>
+                <w:t xml:space="preserve">hal-02656008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnet</w:t>
+                <w:t xml:space="preserve">F. Terlizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maixner</w:t>
+                <w:t xml:space="preserve">A.R. Babini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Credi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (12), pp.1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-91-12-1688B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669122v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656008v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to eliminate Candidatus phytoplasma phoenicium from infected Lebanese almond varieties by tissue culture techniques combined or not with thermotherapy</w:t>
               </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elbitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4186,527 +4186,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
+                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boury</w:t>
+                <w:t xml:space="preserve">Christina Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
+                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650406v1</w:t>
+                <w:t xml:space="preserve">hal-04700020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Mortada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
+                <w:t xml:space="preserve">Natasa Mehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700020v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
+                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
+                <w:t xml:space="preserve">Jérémy Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+                <w:t xml:space="preserve">Pascale Pienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasa Mehle</w:t>
+                <w:t xml:space="preserve">Géraldine Uriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700053v1</w:t>
+                <w:t xml:space="preserve">hal-04650425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Abidon</w:t>
+                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Follet</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pienne</w:t>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Uriel</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Froehly</w:t>
+                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
+              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650425v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the origin of “Flavescence dorée” isolated cases in North-East France.</w:t>
               </w:r>
@@ -4811,342 +4811,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Khalil</w:t>
+                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bergey</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737934v1</w:t>
+                <w:t xml:space="preserve">hal-02735007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
+                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00022.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735007v1</w:t>
+                <w:t xml:space="preserve">hal-02734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,461 +5147,469 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734958v1</w:t>
+                <w:t xml:space="preserve">hal-02737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737038v1</w:t>
+                <w:t xml:space="preserve">hal-02735004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Pune, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735004v1</w:t>
+                <w:t xml:space="preserve">hal-02737934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FA0807 final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ genome project and genetic diversity in the Euro-Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,277 +6839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+                <w:t xml:space="preserve">S. Fimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hevin</w:t>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
+              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811307v1</w:t>
+                <w:t xml:space="preserve">hal-02805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Pommier</w:t>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
+              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805553v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie de Cixius wagneri, le fulguromorphe vecteur de 'Candidatus Phlomobacter fragariae' dans les fraiseraies et conséquence pour l'épidémiologie de la chlorose marginale du fraisier</w:t>
               </w:r>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,696 +7305,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boudon-Padieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757199v1</w:t>
+                <w:t xml:space="preserve">hal-02750681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
+                <w:t xml:space="preserve">Biology of Cixius wagneri the planthopper vector of 'Candidatus Phlomobacter fragariae' in strawberry production tunnel, and its consequence on the epidemiology of strawberry marginal chlorosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">21. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750681v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of Cixius wagneri the planthopper vector of 'Candidatus Phlomobacter fragariae' in strawberry production tunnel, and its consequence on the epidemiology of strawberry marginal chlorosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
+              <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758129v1</w:t>
+                <w:t xml:space="preserve">hal-02757199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Cverkovic</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
+              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753822v1</w:t>
+                <w:t xml:space="preserve">hal-02754730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754730v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
+                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Cverkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Clair</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">17. IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751494v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
               </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8213,51 +8213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence typing of map, secY and degV genes confirm the genetic relatedness of three distinct groups of flavescence dorée phytoplasmas with phytoplasmas of the 16SrV group infecting grapevine and alder in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,51 +8567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,77 +8737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8849,51 +8849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8619693"/>
+    <w:nsid w:val="E9D22490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>