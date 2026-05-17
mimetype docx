--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrijel Seljak</w:t>
@@ -258,346 +258,346 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227985v1</w:t>
+                <w:t xml:space="preserve">hal-05151421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
+                <w:t xml:space="preserve">Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrijel Seljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjaša Jakomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Brodarič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vučurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1217425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668368v1</w:t>
+                <w:t xml:space="preserve">hal-04227985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Epidemiology of flavescence dorée and hazelnut decline in Slovenia: geographical distribution and genetic diversity of the associated 16SrV phytoplasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Vučurović</w:t>
+                <w:t xml:space="preserve">The observation of taxonomic boundaries for the 16SrII and 16SrXXV phytoplasmas using genome-based delimitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Rodrigues Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Tran-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherie Gambley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al-Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Subhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1261658. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1261658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151421v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
               </w:r>
@@ -1652,312 +1652,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibolya Ember</w:t>
+                <w:t xml:space="preserve">Luisa Filippin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Acs</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (9), pp.2129-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.025411-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648476v1</w:t>
+                <w:t xml:space="preserve">hal-02650386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of European phytoplasmas of the 16SrV taxonomic group and proposal of ‘Candidatus Phytoplasma rubi’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Survey and genetic diversity of phytoplasmas from the 16SrV-C and -D subgroups in Hungary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibolya Ember</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S33 - S34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650386v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,799 +2584,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vergnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.329-330</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653915v1</w:t>
+                <w:t xml:space="preserve">hal-02655524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+                <w:t xml:space="preserve">F. Terlizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Massaad</w:t>
+                <w:t xml:space="preserve">A.R. Babini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Credi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9142-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (12), pp.1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-91-12-1688B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663149v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheir El Zammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Maixner</w:t>
+                <w:t xml:space="preserve">Randa Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (4), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9142-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.329-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656008v1</w:t>
+                <w:t xml:space="preserve">hal-02653915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a γ 3-proteobacterium associated with diseased strawberries in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence typing confirms the close genetic inter-relatedness between three distinct flavescence doree phytoplasma strain clusters and group 16SrV phytoplasmas infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Terlizzi</w:t>
+                <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Babini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Michael Maixner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-91-12-1688B⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (12), pp.4001-4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02323-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665744v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (2), pp.357-358</w:t>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655524v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to eliminate Candidatus phytoplasma phoenicium from infected Lebanese almond varieties by tissue culture techniques combined or not with thermotherapy</w:t>
               </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elbitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4186,527 +4186,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
+                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Mortada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700020v1</w:t>
+                <w:t xml:space="preserve">hal-04650406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
+                <w:t xml:space="preserve">Genes encoding collagen-like repeats are promising Variable Numbers Tandem Repeats (VNTR) markers for the differenciation of Bois noir-associated “Candidatus Phytoplasma solani” strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
+                <w:t xml:space="preserve">Christina Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasa Mehle</w:t>
+                <w:t xml:space="preserve">Martina Šeruga Musić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700053v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
+                <w:t xml:space="preserve">Validation of methods for Flavescence dorée phytoplasma sensu stricto identification through Test Performance Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Abidon</w:t>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Follet</w:t>
+                <w:t xml:space="preserve">Pascaline Cousseau-Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pienne</w:t>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zala Kogej Zwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Uriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Froehly</w:t>
+                <w:t xml:space="preserve">Natasa Mehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650425v1</w:t>
+                <w:t xml:space="preserve">hal-04700053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Salar</w:t>
+                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boury</w:t>
+                <w:t xml:space="preserve">Jérémy Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
+                <w:t xml:space="preserve">Pascale Pienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Géraldine Uriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
+                <w:t xml:space="preserve">Arthur Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650406v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the origin of “Flavescence dorée” isolated cases in North-East France.</w:t>
               </w:r>
@@ -4811,1305 +4811,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Choueiri</w:t>
+                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Pune, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735007v1</w:t>
+                <w:t xml:space="preserve">hal-02737934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734958v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735010v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Study of the epidemiology of “flavescence dorée”(FD)-related phytoplasmas and potential vectors in a FD-free area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jarausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00030.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737038v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Orientus ishidae&amp;lt;/em&amp;gt; on “flavescence dorée” emergence in the vineyards of riparian ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Proposal to establish a common taxon for 16SrV-C and 16SrV-D phytoplasmas and three genetic clades based on combined 16S rDNA signatures and variability of housekeeping genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00035.5⟩</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00043.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735004v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Khalil</w:t>
+                <w:t xml:space="preserve">Looking for wild plant reservoirs and potential insect vectors for ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ in “bois noir”-affected vineyards in Bekaa valley-Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bergey</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jreijiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human, Animal and Plant Mycoplasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737934v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
+                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
+              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737846v1</w:t>
+                <w:t xml:space="preserve">hal-02735781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of &amp;quot;Candidatus Phytoplasma solani&amp;quot; strains associated to ''bois noir&amp;quot; and planthoppers in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Balakishiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Aysel Madadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alamdar Mammadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Biology (NIB). SVN., Sep 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788656v1</w:t>
+                <w:t xml:space="preserve">hal-02737256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735781v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;quot;Candidatus Phytoplasma solani&amp;quot; strains associated to ''bois noir&amp;quot; and planthoppers in Azerbaijan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alamdar Mammadov</w:t>
+                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Bois Noir Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Biology (NIB). SVN., Sep 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737256v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma omanense’-related strain detected in yellowing grapevine, stunted bindweed and Cixiidae planthoppers in Lebanon</w:t>
               </w:r>
@@ -6358,64 +6358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de recherches sur la Flavescence dorée de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FA0807 final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lisbon, Portugal</w:t>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; Phytoplasma solani’ genome project and genetic diversity in the Euro-Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,277 +6839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Pommier</w:t>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
+              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805553v1</w:t>
+                <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strawberry marginal chlorosis (SMC): A disease of various bacterial and viral etiologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hevin</w:t>
+                <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
+              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811307v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie de Cixius wagneri, le fulguromorphe vecteur de 'Candidatus Phlomobacter fragariae' dans les fraiseraies et conséquence pour l'épidémiologie de la chlorose marginale du fraisier</w:t>
               </w:r>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,696 +7305,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Clair</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750681v1</w:t>
+                <w:t xml:space="preserve">hal-02757199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of Cixius wagneri the planthopper vector of 'Candidatus Phlomobacter fragariae' in strawberry production tunnel, and its consequence on the epidemiology of strawberry marginal chlorosis</w:t>
+                <w:t xml:space="preserve">Comparison of prevalence, geographical distribution and biological properties of two flavescence dorée phytoplasma strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boudon-Padieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
+              <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758129v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and taxonomy of flavescence dorée phytoplasmas : the contribution of genetic diversity studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biology of Cixius wagneri the planthopper vector of 'Candidatus Phlomobacter fragariae' in strawberry production tunnel, and its consequence on the epidemiology of strawberry marginal chlorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">21. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Neustadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757199v1</w:t>
+                <w:t xml:space="preserve">hal-02758129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
+                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Cverkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
+              <w:t xml:space="preserve">17. IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754730v1</w:t>
+                <w:t xml:space="preserve">hal-02753822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Bois noir phytoplasma in the french vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pacifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marzachì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">1. European bois noir workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Weinsberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751494v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for genotypes related to the grapevine Flavescence dorée phytoplasma among phytoplasmas infecting alders in France and in Serbia</w:t>
+                <w:t xml:space="preserve">Epidémiologie moléculaire et diversité des phytoplasmes du groupe 16SrV présents dans les compartiments viticoles et sauvages en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Cverkovic</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milana Mitrovic</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753822v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and diversity of “flavescence dorée” related phytoplasmas in alders surrounding infected vineyards in Aquitaine (France)</w:t>
               </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Scaphoideus titanus populations and genetic diversity of the epidemic strains of &amp;quot;Flavescence dorée&amp;quot; phytoplasma : the situation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Delmotte Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,290 +8207,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence typing of map, secY and degV genes confirm the genetic relatedness of three distinct groups of flavescence dorée phytoplasmas with phytoplasmas of the 16SrV group infecting grapevine and alder in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cixius wagneri, l'insecte vecteur de la chlorose marginale se reproduit sur les fraisiers en condition de culture et les premiers stades larvaires sont porteurs de la protéobactérie 'Candidatus Phlomobacter fragariae' par ailleurs très proche d'endoxymbiontes secondaires d'insectes hémiptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752583v1</w:t>
+                <w:t xml:space="preserve">hal-02752878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cixius wagneri, l'insecte vecteur de la chlorose marginale se reproduit sur les fraisiers en condition de culture et les premiers stades larvaires sont porteurs de la protéobactérie 'Candidatus Phlomobacter fragariae' par ailleurs très proche d'endoxymbiontes secondaires d'insectes hémiptères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence typing of map, secY and degV genes confirm the genetic relatedness of three distinct groups of flavescence dorée phytoplasmas with phytoplasmas of the 16SrV group infecting grapevine and alder in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Pommier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752878v1</w:t>
+                <w:t xml:space="preserve">hal-02752583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map gene as a new non ribosomal marker to study the molecular variability of grapevine yellows and related phytoplasmas from group 16SRV in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting ICVG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8567,51 +8567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,77 +8737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplasmas in Lebanon: characterization of ‘Candidatus Phytoplasma pyri’ and stolbur phytoplasma respectively associated with pear decline and grapevine “bois noir” diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Choueiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jreijiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir El Zammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8849,51 +8849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9D22490"/>
+    <w:nsid w:val="6358D89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-salar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4189-648X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zala Kogej Zwitter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrijel Seljak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Jakomin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Brodari&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vu&#269;urovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1261658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1217425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Rodrigues Jardim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Tran-Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Gambley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Sadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Subhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jreijiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Wakim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1525-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pegoraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ripamonti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03123-18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayramova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamdar Mammadov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1429-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MB84359-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Charenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0093-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1A9B6BBEDEEF988EFC2F1B41C6A773F51E01B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Filippin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.025411-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Acs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9520-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9HV8MQ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cloquemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Very" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02613-08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Giresse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.05.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7XHNLSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Choueiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir El Zammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terlizzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Babini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Credi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-12-1688B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Massaad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9142-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z903TG03-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02323-06" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Delmotte Papura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Helden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbitar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-7953-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0EAA40BCFA5277E361A7E12C578092A7F60786B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choueiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jreijiri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Zreik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Zammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.6.697A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mortada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#352;eruga Musi&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cousseau-Suhard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Mehle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00035.5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biancu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Lang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00030.6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00043.4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00022.7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737256v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Madadli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Legros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808684v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fimbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Cverkovic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Mitrovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pommier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806165v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Safarova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-089-2_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>