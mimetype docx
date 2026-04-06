--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1408,693 +1408,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Michelle Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02958944v1</w:t>
+                <w:t xml:space="preserve">anses-03462848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Le Curieux</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gohlke</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guosheng Chen</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443888v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02958944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Curieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gohlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayu Horie</w:t>
+                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsheng Yang</w:t>
+                <w:t xml:space="preserve">Wendy Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Joosten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
+                <w:t xml:space="preserve">Guosheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.585-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03444656v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayu Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fournel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Daniel</w:t>
+                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03318243v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03444656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rhouma</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Tessier</w:t>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Catherine Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carabin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.464. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.737119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03462848v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03318243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of the French population to veterinary drug residues in food</w:t>
               </w:r>
@@ -2472,666 +2472,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative analysis of antimicrobial usage patterns in 180 selected farrow-to-finish pig farms from nine European countries based on single batch and purchase data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Joosten</w:t>
+                <w:t xml:space="preserve">Christine Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liese van Gompel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Graveland</w:t>
+                <w:t xml:space="preserve">Constança Pomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (3), pp.807-816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky503⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2480-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02335974v1</w:t>
+                <w:t xml:space="preserve">anses-02111069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative analysis of antimicrobial usage patterns in 180 selected farrow-to-finish pig farms from nine European countries based on single batch and purchase data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roosmarijn Luiken</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philip Joosten</w:t>
+                <w:t xml:space="preserve">Jaap Wagenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Graveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (9), pp.2596-2604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz235⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.807-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02335763v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02335974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosmarijn Luiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2596-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02305850v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02335763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Dakpogan</w:t>
+                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Aboh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (2), pp.91-94</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02336074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02305850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.P Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dakpogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Schwarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">A. B. Aboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constança Pomba</w:t>
+                <w:t xml:space="preserve">K. Chabi Sika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abléto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.91-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02111069v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02336074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (8), pp.898 - 908. </w:t>
@@ -4085,2510 +4085,2510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01555594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihong Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carrez</w:t>
+                <w:t xml:space="preserve">Zahid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyue Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1626 - 1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01418236v1</w:t>
+                <w:t xml:space="preserve">anses-01418411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Houée</w:t>
+                <w:t xml:space="preserve">Romain Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Deleurme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01347790v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01418236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pomba,</w:t>
+                <w:t xml:space="preserve">Pamela Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rantala,</w:t>
+                <w:t xml:space="preserve">Karine Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Greko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Catry,</w:t>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427491v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomba,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rantala,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Baptiste,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Catry,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01348712v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5-6), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01347805v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01348712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingli Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haihong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1626 - 1637. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01418411v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01347805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Marco Cavaleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+                <w:t xml:space="preserve">Keith Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A Granier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Kari Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Grein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193151v1</w:t>
+                <w:t xml:space="preserve">anses-01193099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Lingli</w:t>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01203282v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01193151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
+                <w:t xml:space="preserve">Ahmad Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
+                <w:t xml:space="preserve">Hao Haihong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
+                <w:t xml:space="preserve">Huang Lingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
+                <w:t xml:space="preserve">Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98 (3), pp.649-657. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01193283v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01203282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cavaleri</w:t>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Baptiste</w:t>
+                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Grave</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornelia Grein</w:t>
+                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193099v1</w:t>
+                <w:t xml:space="preserve">anses-01193283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märit Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.2022-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089106v1</w:t>
+                <w:t xml:space="preserve">hal-01054189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Egide Paulin S.E.P. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. A.B. Aboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salifou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.7102-7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jab.v80i1.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099803v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (54), pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974968v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.59-65</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01099731v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Pyörälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099807v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.59-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076975v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
+                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (33), pp.13-38</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01067498v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">U. Bertelsen</w:t>
+                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. W. Renshaw</w:t>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Peltonen</w:t>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 270 (3), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577913v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.13-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054189v1</w:t>
+                <w:t xml:space="preserve">anses-01067498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. C. M. Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Egide Paulin S.E.P. Mensah</w:t>
+                <w:t xml:space="preserve">U. Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. A.B. Aboh</w:t>
+                <w:t xml:space="preserve">D. W. Renshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salifou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">K. Peltonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 270 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jab.v80i1.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
               </w:r>
@@ -6626,51 +6626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (5), pp.429-35. </w:t>
@@ -6854,90 +6854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about resistance to colistin in Enterobacteriaceae in avian and pig production in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7063,587 +7063,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01709104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie A Granier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blanc-Gonnet</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Santolini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.43-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751503v1</w:t>
+                <w:t xml:space="preserve">hal-00692496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc-Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2012, 53, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751500v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00766599v1</w:t>
+                <w:t xml:space="preserve">hal-00751500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52C, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-00749794v1</w:t>
+                <w:t xml:space="preserve">hal-00766599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165 (3), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692496v1</w:t>
+                <w:t xml:space="preserve">anses-00749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des antibiotiques en élevage et enjeux de santé publique</w:t>
               </w:r>
@@ -7655,51 +7655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,51 +7884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacodynamic modeling of in vitro activity of marbofloxacin against Escherichia coli strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Pomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (04), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,90 +9102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a multi-residue liquid chromatography-tandem mass spectrometry confirmatory method for 10 anticoccidials in eggs according to Commission Decision 2002/657/EC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Bessiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9262,51 +9262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9793,51 +9793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants - Part A Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (4), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9884,51 +9884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypes and genotypes of campylobacter strains isolated after cleaning and disinfection in poultry slaughterhouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bénédicte Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10105,90 +10105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of high-level vancomycin-resistant enterococci in French broilers and pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10656,51 +10656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10773,51 +10773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,520 +10871,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dernburg</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bruneau</w:t>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673775v1</w:t>
+                <w:t xml:space="preserve">hal-00902967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">A Dernburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hors-série, pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902967v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902710v1</w:t>
+                <w:t xml:space="preserve">hal-00902729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Madec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
+              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902729v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11802,553 +11802,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01984947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Maurice</w:t>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052972v1</w:t>
+                <w:t xml:space="preserve">hal-02752387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Kesteman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751484v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730037v1</w:t>
+                <w:t xml:space="preserve">hal-02751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822116v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,73 +12377,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752387v1</w:t>
+                <w:t xml:space="preserve">hal-02822116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12707,51 +12707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental Klebsiella pneumonia lung infection in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12950,64 +12950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section II : Impact de l'usage des antibiotiques sur la résistance chez l'animal (incluant la surveillance de la résistance batérienne chez l'animal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n ° 2011-SA-0071, Anses. 2014, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13519,51 +13519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13758,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>