--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -876,338 +876,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04403297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
+                <w:t xml:space="preserve">The use of aminopenicillins in animals within the EU, emergence of resistance in bacteria of animal and human origin and its possible impact on animal and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Nouichi</w:t>
+                <w:t xml:space="preserve">Merja Rantala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le van Suu</w:t>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Luca Busani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (8), pp.1827-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04167240v1</w:t>
+                <w:t xml:space="preserve">anses-04165432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of aminopenicillins in animals within the EU, emergence of resistance in bacteria of animal and human origin and its possible impact on animal and human health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merja Rantala</w:t>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Anis Nouichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Busani</w:t>
+                <w:t xml:space="preserve">Mélanie Le van Suu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (8), pp.1827-1842. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4358-4370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04165432v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,693 +1408,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Tessier</w:t>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carabin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03462848v1</w:t>
+                <w:t xml:space="preserve">anses-02958944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+                <w:t xml:space="preserve">Frank Le Curieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Julia Gohlke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guosheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.585-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02958944v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
+                <w:t xml:space="preserve">Mayu Horie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Andersen</w:t>
+                <w:t xml:space="preserve">Dongsheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guosheng Chen</w:t>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443888v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03444656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongsheng Yang</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Joosten</w:t>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Munk</w:t>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
+                <w:t xml:space="preserve">Catherine Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.737119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03444656v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03318243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+                <w:t xml:space="preserve">Michelle Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fournel</w:t>
+                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Daniel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 545, pp.737119. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03318243v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03462848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of the French population to veterinary drug residues in food</w:t>
               </w:r>
@@ -2472,666 +2472,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Schwarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">Roosmarijn Luiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constança Pomba</w:t>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (9), pp.2480-2496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz161⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2596-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02111069v1</w:t>
+                <w:t xml:space="preserve">anses-02335763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and qualitative analysis of antimicrobial usage patterns in 180 selected farrow-to-finish pig farms from nine European countries based on single batch and purchase data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liese van Gompel</w:t>
+                <w:t xml:space="preserve">Jaap Wagenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Graveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (3), pp.807-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dky503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02335974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02335763v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02305850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.P Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dakpogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. B. Aboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chabi Sika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abléto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94, pp.14</w:t>
+              <w:t xml:space="preserve">Veterinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02305850v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02336074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Dakpogan</w:t>
+                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Aboh</w:t>
+                <w:t xml:space="preserve">Christine Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chabi Sika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Abléto</w:t>
+                <w:t xml:space="preserve">Constança Pomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2480-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02336074v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02111069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (8), pp.898 - 908. </w:t>
@@ -3349,287 +3349,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01873810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present and future of withdrawal period calculations for milk in the European Union: Focus on heterogeneous, nonmonotonic data</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chevance</w:t>
+                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Lingli Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghui Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12351⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1408737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1408737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01419605v1</w:t>
+                <w:t xml:space="preserve">anses-01670638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The present and future of withdrawal period calculations for milk in the European Union: Focus on heterogeneous, nonmonotonic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingli Huang</w:t>
+                <w:t xml:space="preserve">Anne Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haihong Hao</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1408737. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (3), pp.218-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/1408737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01670638v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01419605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
               </w:r>
@@ -3853,90 +3853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The present and future of withdrawal period calculations for milk in the European Union: Dealing with data below the limit of quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,2510 +4085,2510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01555594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid Iqbal</w:t>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliang Wang</w:t>
+                <w:t xml:space="preserve">Pamela Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyue Cheng</w:t>
+                <w:t xml:space="preserve">Karine Deleurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01418411v1</w:t>
+                <w:t xml:space="preserve">anses-01347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pomba,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rantala,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Baptiste,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Catry,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01418236v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01347790v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01418236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5-6), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427491v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01348712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingli Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihong Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghui Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01348712v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01347805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haihong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyue Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1626 - 1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01347805v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01418411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cavaleri</w:t>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Baptiste</w:t>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Grave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kornelia Grein</w:t>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193099v1</w:t>
+                <w:t xml:space="preserve">anses-01193151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Haihong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Huang Lingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01193151v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01203282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ijaz</w:t>
+                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Haihong</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Lingli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Xu</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.588. </w:t>
+              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.649-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01203282v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01193283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Verdon</w:t>
+                <w:t xml:space="preserve">Marco Cavaleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
+                <w:t xml:space="preserve">Keith Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
+                <w:t xml:space="preserve">Kari Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
+                <w:t xml:space="preserve">Kornelia Grein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193283v1</w:t>
+                <w:t xml:space="preserve">anses-01193099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Greko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (54), pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054189v1</w:t>
+                <w:t xml:space="preserve">hal-01089106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.143-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075424v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
+                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (54), pp.17-18</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089106v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Pyörälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099803v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satu Pyörälä</w:t>
+                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Greko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974968v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01099731v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (26), pp.29-30</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.13-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099807v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01067498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. C. M. Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+                <w:t xml:space="preserve">D. W. Renshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">K. Peltonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 270 (3), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076975v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Egide Paulin S.E.P. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. A.B. Aboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salifou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.7102-7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jab.v80i1.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01067498v1</w:t>
+                <w:t xml:space="preserve">hal-01075424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Peltonen</w:t>
+                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märit Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.2022-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00577913v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
               </w:r>
@@ -6626,51 +6626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (5), pp.429-35. </w:t>
@@ -6854,90 +6854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about resistance to colistin in Enterobacteriaceae in avian and pig production in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7063,1148 +7063,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01709104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Alexandre Blanc-Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.25-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692496v1</w:t>
+                <w:t xml:space="preserve">hal-00751503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.25-29</w:t>
+              <w:t xml:space="preserve">, 2012, 53, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751503v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52C, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751500v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165 (3), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766599v1</w:t>
+                <w:t xml:space="preserve">anses-00749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.43-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-00749794v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des antibiotiques en élevage et enjeux de santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic modeling of in vitro activity of marbofloxacin against Escherichia coli strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (2), pp.756-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00865-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191161v1</w:t>
+                <w:t xml:space="preserve">anses-00577909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the oral bioavailability and tissue disposition of monensin and salinomycin in chickens and turkeys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">R. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Roux</w:t>
+                <w:t xml:space="preserve">G. Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2011.01285.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075725v1</w:t>
+                <w:t xml:space="preserve">hal-00601106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic modeling of in vitro activity of marbofloxacin against Escherichia coli strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des antibiotiques en élevage et enjeux de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Andraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.199-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-00577909v1</w:t>
+                <w:t xml:space="preserve">hal-01191161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the oral bioavailability and tissue disposition of monensin and salinomycin in chickens and turkeys.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maurice</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Postollec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2011.01285.x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601106v1</w:t>
+                <w:t xml:space="preserve">hal-02075725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on methicillin-resistant Staphylococcus pseudintermedius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,239 +8387,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection paper on MRSA in food-producing and companion animals: epidemiology and control options for human and animal health.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial resistance of zoonotic bacteria: current strategies in veterinary medicine//Résistance aux antibiotiques chez les bactéries d'origine animale. Actions en cours dans le secteur vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268810000014⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.930-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20102611930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533742v1</w:t>
+                <w:t xml:space="preserve">hal-00577901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance of zoonotic bacteria: current strategies in veterinary medicine//Résistance aux antibiotiques chez les bactéries d'origine animale. Actions en cours dans le secteur vétérinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reflection paper on MRSA in food-producing and companion animals: epidemiology and control options for human and animal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Pomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (11), pp.930-5. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (5), pp.626-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20102611930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268810000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577901v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of resistant Klebsiella pneumoniae in the intestinal tract during successful treatment of Klebsiella pneumoniae lung infection in rats.</w:t>
               </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (7), pp.2960-4. </w:t>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (04), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8979,455 +8979,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of the quality management system in research in a laboratory of the French Food Safety Agency: Application to PhD student work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">Validation of a multi-residue liquid chromatography-tandem mass spectrometry confirmatory method for 10 anticoccidials in eggs according to Commission Decision 2002/657/EC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, [Epub ahead of print]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405458v1</w:t>
+                <w:t xml:space="preserve">hal-00405421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a multi-residue liquid chromatography-tandem mass spectrometry confirmatory method for 10 anticoccidials in eggs according to Commission Decision 2002/657/EC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdon</w:t>
+                <w:t xml:space="preserve">Implementation and assessment of the quality management system in research in a laboratory of the French Food Safety Agency: Application to PhD student work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (4), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-009-0505-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405421v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a liquid chromatography-tandem mass spectrometry screening method to monitor 58 antibiotics in milk: qualitative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delépine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.150-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573920v1</w:t>
+                <w:t xml:space="preserve">hal-02656744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,182 +9437,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (s1), pp.63-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+                <w:t xml:space="preserve">Validation of a liquid chromatography-tandem mass spectrometry screening method to monitor 58 antibiotics in milk: qualitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aa Ferran</w:t>
+                <w:t xml:space="preserve">Bernard Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Sophie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (11), pp.1459-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030903150575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656744v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
               </w:r>
@@ -9793,51 +9793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants - Part A Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (4), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9865,628 +9865,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and genotypes of campylobacter strains isolated after cleaning and disinfection in poultry slaughterhouses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFNOR validation of Premi Test, a microbiological-based screening tube-test for the detection of antimicrobial residues in animal muscle tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bénédicte Peyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Murielle Juhel-Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maris</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Morétain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (3-4), pp.313-326. </w:t>
+              <w:t xml:space="preserve">Food Addit Contam Part A Chem Anal Control Expo Risk Assess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.1451-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606186v1</w:t>
+                <w:t xml:space="preserve">hal-00606192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFNOR validation of Premi Test, a microbiological-based screening tube-test for the detection of antimicrobial residues in animal muscle tissue.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypes and genotypes of campylobacter strains isolated after cleaning and disinfection in poultry slaughterhouses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Juhel-Gaugain</w:t>
+                <w:t xml:space="preserve">Marie-Bénédicte Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morétain</w:t>
+                <w:t xml:space="preserve">Pierre Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Addit Contam Part A Chem Anal Control Expo Risk Assess</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (12), pp.1451-1464. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3-4), pp.313-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606192v1</w:t>
+                <w:t xml:space="preserve">hal-00606186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of high-level vancomycin-resistant enterococci in French broilers and pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Cytochrome P450‐dependent metabolism of monensin in hepatic microsomes from chickens and turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hellard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.584-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2008.00996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287279v1</w:t>
+                <w:t xml:space="preserve">hal-05468571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450‐dependent metabolism of monensin in hepatic microsomes from chickens and turkeys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sanders</w:t>
+                <w:t xml:space="preserve">Prevalence of high-level vancomycin-resistant enterococci in French broilers and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurentie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (6), pp.584-586. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.463-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2008.00996.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468571v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFNOR validation of PremiTest, a microbiological-based screening tube test for the detection of antimicrobial residues, in muscles from different animal origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Moretain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (12), pp.1451-1464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577331v1</w:t>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography–electrospray tandem mass spectrometric method for quantification of monensin in plasma and edible tissues of chicken used in pharmacokinetic studies: Applying a total error approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10656,51 +10656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10773,51 +10773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,520 +10871,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
+                <w:t xml:space="preserve">A Dernburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">M Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hors-série, pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902967v1</w:t>
+                <w:t xml:space="preserve">hal-02673775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dernburg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Bruneau</w:t>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673775v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902729v1</w:t>
+                <w:t xml:space="preserve">hal-00902710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
+              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902710v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11536,51 +11536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique des antibiotiques dans la mamelle : les concentrations efficaces sont-elles atteintes dans les différents compartiments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11802,333 +11802,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01984947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Kesteman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752387v1</w:t>
+                <w:t xml:space="preserve">hal-02052972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Maurice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052972v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12147,303 +12143,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730037v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822116v1</w:t>
+                <w:t xml:space="preserve">hal-02752387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12461,77 +12461,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the selective effect of colistin on mcr-1-positive Escherichia coli through in vitro co-culture time-kill experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,64 +12582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PBPK modeling to explore the pharmacokinetics and renal disposition of CMS/Colistin in piglets as a model for the paediatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12707,77 +12707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental Klebsiella pneumonia lung infection in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12950,64 +12950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section II : Impact de l'usage des antibiotiques sur la résistance chez l'animal (incluant la surveillance de la résistance batérienne chez l'animal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n ° 2011-SA-0071, Anses. 2014, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13506,64 +13506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13758,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>