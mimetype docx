--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -742,472 +742,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04539360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach methodologies in human regulatory toxicology – Not if, but how and when!</w:t>
+                <w:t xml:space="preserve">The use of aminopenicillins in animals within the EU, emergence of resistance in bacteria of animal and human origin and its possible impact on animal and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schmeisser</w:t>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Miccoli</w:t>
+                <w:t xml:space="preserve">Merja Rantala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin von Bergen</w:t>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Berggren</w:t>
+                <w:t xml:space="preserve">Luca Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Braeuning</w:t>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 178, pp.108082. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (8), pp.1827-1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04403297v1</w:t>
+                <w:t xml:space="preserve">anses-04165432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of aminopenicillins in animals within the EU, emergence of resistance in bacteria of animal and human origin and its possible impact on animal and human health</w:t>
+                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merja Rantala</w:t>
+                <w:t xml:space="preserve">Anis Nouichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Mélanie Le van Suu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Busani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4358-4370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04165432v1</w:t>
+                <w:t xml:space="preserve">anses-04167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach methodologies in human regulatory toxicology – Not if, but how and when!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schmeisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Andrea Miccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Nouichi</w:t>
+                <w:t xml:space="preserve">Martin von Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le van Suu</w:t>
+                <w:t xml:space="preserve">Elisabet Berggren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Albert Braeuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (10), pp.4358-4370. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04167240v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04403297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,693 +1408,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Michelle Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02958944v1</w:t>
+                <w:t xml:space="preserve">anses-03462848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Le Curieux</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gohlke</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guosheng Chen</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443888v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02958944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcinogenicity of gentian violet, leucogentian violet, malachite green, leucomalachite green, and CI Direct Blue 218</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Curieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gohlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayu Horie</w:t>
+                <w:t xml:space="preserve">Anjoeka Pronk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsheng Yang</w:t>
+                <w:t xml:space="preserve">Wendy Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Joosten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
+                <w:t xml:space="preserve">Guosheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.585-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(21)00178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03444656v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Risk Factors for Antimicrobial Resistance in Turkey Farms: A Cross-Sectional Study in Three European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayu Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fournel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Daniel</w:t>
+                <w:t xml:space="preserve">Katharina Wadepohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10070820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03318243v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03444656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the Increased Awareness of the One Health Approach Brought by the COVID-19 Pandemic Be Used to Further Tackle the Challenge of Antimicrobial Resistance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rhouma</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Tessier</w:t>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aenishaenslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Catherine Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carabin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.464. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.737119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10040464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03462848v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03318243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of the French population to veterinary drug residues in food</w:t>
               </w:r>
@@ -2204,934 +2204,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of veterinary drug residues in food: Considerations when dealing with sub-optimal data</w:t>
+                <w:t xml:space="preserve">Synergic toxic effects of food contaminant mixtures in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chicoine</w:t>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holly Erdely</w:t>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Fattori</w:t>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Finnah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Fletcher</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2020.104806⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.415-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geaa019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03069175v1</w:t>
+                <w:t xml:space="preserve">hal-02927206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic toxic effects of food contaminant mixtures in human cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of veterinary drug residues in food: Considerations when dealing with sub-optimal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chicoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Holly Erdely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+                <w:t xml:space="preserve">Vittorio Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">Anke Finnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Samuel Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (5), pp.415-424. </w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.104806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/geaa019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2020.104806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927206v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03069175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roosmarijn Luiken</w:t>
+                <w:t xml:space="preserve">Christine Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liese van Gompel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philip Joosten</w:t>
+                <w:t xml:space="preserve">Constança Pomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (9), pp.2596-2604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz235⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2480-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02335763v1</w:t>
+                <w:t xml:space="preserve">anses-02111069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative analysis of antimicrobial usage patterns in 180 selected farrow-to-finish pig farms from nine European countries based on single batch and purchase data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Associations between antimicrobial use and the faecal resistome on broiler farms from nine European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosmarijn Luiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Munk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Joosten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Graveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (3), pp.807-816. </w:t>
+              <w:t xml:space="preserve">, 2019, 74 (9), pp.2596-2604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02335974v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02335763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Quantitative and qualitative analysis of antimicrobial usage patterns in 180 selected farrow-to-finish pig farms from nine European countries based on single batch and purchase data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaap Wagenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Graveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.807-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02305850v1</w:t>
+                <w:t xml:space="preserve">anses-02335974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Dakpogan</w:t>
+                <w:t xml:space="preserve">Premiers résultats du programme de recherches &amp;quot;EFFORT: Ecology from farm to fork of antimicrobial resistance transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Aboh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (2), pp.91-94</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02336074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02305850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of aminoglycosides in animals within the EU: development of resistance in animals and possible impact on human and animal health: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+                <w:t xml:space="preserve">Occurrence of antibiotic residues in raw fish Clarias gariepinus and Oreochromis niloticus from intensive rearing system in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E.P Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dakpogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Schwarz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">A. B. Aboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constança Pomba</w:t>
+                <w:t xml:space="preserve">K. Chabi Sika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abléto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.91-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02111069v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02336074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of the faecal resistome in slaughter pigs and broilers in nine European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Munk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berith Elkær Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Lukjancenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Ribeiro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liese van Gompel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (8), pp.898 - 908. </w:t>
@@ -3349,421 +3349,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01873810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction”</w:t>
+                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
+                <w:t xml:space="preserve">David Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingli Huang</w:t>
+                <w:t xml:space="preserve">Antonia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haihong Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Zanda Auce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonghui Yuan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gabriel Gabriel Beechinor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Bergendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/1408737⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01670638v1</w:t>
+                <w:t xml:space="preserve">anses-01634046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The present and future of withdrawal period calculations for milk in the European Union: Focus on heterogeneous, nonmonotonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (3), pp.218-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.12351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01419605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Ricci</w:t>
+                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanda Auce</w:t>
+                <w:t xml:space="preserve">Lingli Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gabriel Gabriel Beechinor</w:t>
+                <w:t xml:space="preserve">Haihong Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Bergendahl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-245. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1408737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/1408737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01634046v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01670638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’utilisation des antibiotiques en production animale</w:t>
               </w:r>
@@ -3853,90 +3853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The present and future of withdrawal period calculations for milk in the European Union: Dealing with data below the limit of quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,2510 +4085,2510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01555594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haihong Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+                <w:t xml:space="preserve">Zahid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Houée</w:t>
+                <w:t xml:space="preserve">Yuliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Deleurme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+                <w:t xml:space="preserve">Guyue Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1626 - 1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01347790v1</w:t>
+                <w:t xml:space="preserve">anses-01418411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of mcr-1 in commensal Escherichia coli from French livestock, 2007 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pomba,</w:t>
+                <w:t xml:space="preserve">Pamela Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rantala,</w:t>
+                <w:t xml:space="preserve">Karine Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Greko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Catry,</w:t>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.6.30135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427491v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01347790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">Public health risk of antimicrobial resistance transfer from companion animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomba,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rantala,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carrez</w:t>
+                <w:t xml:space="preserve">C. Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K.E. Baptiste,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Catry,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01418236v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physiologically based pharmacokinetic model for chickens exposed to feed supplemented with monensin during their lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-01348712v1</w:t>
+                <w:t xml:space="preserve">anses-01418236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools to evaluate pharmacokinetics data for establishing maximum residue limits for approved veterinary drugs: examples from JECFA's work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5-6), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01347805v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01348712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Some Veterinary Antimicrobial Agents on Public Health Associated with Antimicrobial Resistance and their Molecular Basis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Application of PK/PD Modeling in Veterinary Field: Dose Optimization and Drug Resistance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijaz Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingli Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haihong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1626 - 1637. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/5465678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01418411v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01347805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Marco Cavaleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+                <w:t xml:space="preserve">Keith Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A Granier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Kari Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Grein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193151v1</w:t>
+                <w:t xml:space="preserve">anses-01193099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Impact of antibiotic use in the swine industry”, by Mary D. Barton [Curr. Opin. Microbiol. 19 (June 2014) 9–15]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Lingli</w:t>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01203282v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01193151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of PK/PD for dose optimization of Cefquinome against Staphylococcus aureus causing septicemia in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
+                <w:t xml:space="preserve">Ahmad Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
+                <w:t xml:space="preserve">Hao Haihong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
+                <w:t xml:space="preserve">Huang Lingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
+                <w:t xml:space="preserve">Wang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98 (3), pp.649-657. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01193283v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01203282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of colistin-containing products within the European Union and European Economic Area (EU/EEA): development of resistance in animals and possible impact on human and animal health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Monitoring of Triphenylmethane Dyes in Aquaculture Products Through the European Union Network of Official Control Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cavaleri</w:t>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Baptiste</w:t>
+                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Grave</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornelia Grein</w:t>
+                <w:t xml:space="preserve">Pierrick Couëdor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of AOAC INTERNATIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5740/jaoacint.15-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01193099v1</w:t>
+                <w:t xml:space="preserve">anses-01193283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Egide Paulin S.E.P. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. A.B. Aboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salifou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.7102-7112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jab.v80i1.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089106v1</w:t>
+                <w:t xml:space="preserve">hal-01075424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märit Pringle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.2022-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099803v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Pyörälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Edward Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Greko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01099731v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolides and lincosamides in cattle and pigs: use and development of antimicrobial resistance.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance réglementaire de la résistance dans les productions avicoles et porcines et l'évolution de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.59-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974968v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (26), pp.29-30</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (54), pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099807v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques par diffusion et par dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.143-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076975v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
+                <w:t xml:space="preserve">La définition de la résistance aux antibiotiques dans le cadre de la surveillance épidémiologique de ce risque en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (33), pp.13-38</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01067498v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">U. Bertelsen</w:t>
+                <w:t xml:space="preserve">Low in vitro permeability of the cyanotoxin microcystin-LR across a Caco-2 monolayer: With identification of the limiting factors using modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. W. Renshaw</w:t>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Peltonen</w:t>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 270 (3), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577913v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques dus aux résidus d'antibiotiques détectés dans le lait de vache produit dans le Centre Bénin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthodologie d'étude de la sensibilité aux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (33), pp.13-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075424v1</w:t>
+                <w:t xml:space="preserve">anses-01067498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleuromutilins: use in food-producing animals in the European Union, development of resistance and impact on human and animal health.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boudewijn Catry</w:t>
+                <w:t xml:space="preserve">Risk assessment of coccidostatics during feed cross-contamination: Animal and human health aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. C. M. Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Renshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Peltonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 270 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dku123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01054189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
               </w:r>
@@ -6626,51 +6626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (5), pp.429-35. </w:t>
@@ -6854,90 +6854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about resistance to colistin in Enterobacteriaceae in avian and pig production in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Alain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7063,630 +7063,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01709104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie A Granier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blanc-Gonnet</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Santolini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.43-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751503v1</w:t>
+                <w:t xml:space="preserve">hal-00692496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Plans de Surveillance de l'Antibiorésistance en santé animale : le contexte européen et les évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc-Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.12-15</w:t>
+              <w:t xml:space="preserve">, 2012, 53, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751500v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+                <w:t xml:space="preserve">Usage des antibiotiques en filières porcine, avicole et cunicole en France. Résultats d'enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00766599v1</w:t>
+                <w:t xml:space="preserve">hal-00751500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52C, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-00749794v1</w:t>
+                <w:t xml:space="preserve">hal-00766599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study for the intrinsic labeling of egg proteins with 15N and 13C.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definitions of antimicrobial resistance in veterinary medicine: Epidemiological or prognostic//Définitions de la résistance aux antibiotiques en médecine vétérinaire: Épidémiologique ou pronostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165 (3), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692496v1</w:t>
+                <w:t xml:space="preserve">anses-00749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacodynamic modeling of in vitro activity of marbofloxacin against Escherichia coli strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,90 +7746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the oral bioavailability and tissue disposition of monensin and salinomycin in chickens and turkeys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,77 +8134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on methicillin-resistant Staphylococcus pseudintermedius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engeline van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,373 +8387,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance of zoonotic bacteria: current strategies in veterinary medicine//Résistance aux antibiotiques chez les bactéries d'origine animale. Actions en cours dans le secteur vétérinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of resistant Klebsiella pneumoniae in the intestinal tract during successful treatment of Klebsiella pneumoniae lung infection in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20102611930⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (7), pp.2960-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01612-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577901v1</w:t>
+                <w:t xml:space="preserve">hal-00517528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection paper on MRSA in food-producing and companion animals: epidemiology and control options for human and animal health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Duijkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Pomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Greko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (5), pp.626-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0950268810000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of resistant Klebsiella pneumoniae in the intestinal tract during successful treatment of Klebsiella pneumoniae lung infection in rats.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial resistance of zoonotic bacteria: current strategies in veterinary medicine//Résistance aux antibiotiques chez les bactéries d'origine animale. Actions en cours dans le secteur vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (7), pp.2960-4. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.930-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01612-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20102611930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517528v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests for determining in-use concentrations of antibiotics and disinfectants are based on entirely different concepts: &amp;quot;resistance&amp;quot; has different meanings.</w:t>
               </w:r>
@@ -8849,809 +8849,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of 3 screening tests, ExplorerÒ test, PremiÒTest2 microbiological tube tests and a multi-sulphonamides ELISA kit, for the detection of antimicrobial and sulphonamide residues in eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Hedou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Rault</w:t>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.63-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577344v1</w:t>
+                <w:t xml:space="preserve">hal-02654001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a multi-residue liquid chromatography-tandem mass spectrometry confirmatory method for 10 anticoccidials in eggs according to Commission Decision 2002/657/EC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdon</w:t>
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, [Epub ahead of print]</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405421v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of the quality management system in research in a laboratory of the French Food Safety Agency: Application to PhD student work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Validation of a liquid chromatography-tandem mass spectrometry screening method to monitor 58 antibiotics in milk: qualitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lelièvre</w:t>
+                <w:t xml:space="preserve">Sophie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cadieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (4), pp.207-217. </w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (11), pp.1459-1471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00769-009-0505-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02652030903150575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405458v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Validation of a multi-residue liquid chromatography-tandem mass spectrometry confirmatory method for 10 anticoccidials in eggs according to Commission Decision 2002/657/EC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Bessiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (s1), pp.150-151</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, [Epub ahead of print]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656744v1</w:t>
+                <w:t xml:space="preserve">hal-00405421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aa Ferran</w:t>
+                <w:t xml:space="preserve">Implementation and assessment of the quality management system in research in a laboratory of the French Food Safety Agency: Application to PhD student work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (4), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-009-0505-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654001v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a liquid chromatography-tandem mass spectrometry screening method to monitor 58 antibiotics in milk: qualitative approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
+                <w:t xml:space="preserve">Comparative study of 3 screening tests, ExplorerÒ test, PremiÒTest2 microbiological tube tests and a multi-sulphonamides ELISA kit, for the detection of antimicrobial and sulphonamide residues in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delépine</w:t>
+                <w:t xml:space="preserve">Celine Hedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26 (11), pp.1459-1471. </w:t>
+              <w:t xml:space="preserve">, 2009, 26 (04), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02652030903150575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02652030802527626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573920v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,700 +9793,700 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants - Part A Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (4), pp.427-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02652030802527626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFNOR validation of Premi Test, a microbiological-based screening tube-test for the detection of antimicrobial residues in animal muscle tissue.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+                <w:t xml:space="preserve">Cytochrome P450‐dependent metabolism of monensin in hepatic microsomes from chickens and turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Juhel-Gaugain</w:t>
+                <w:t xml:space="preserve">J. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morétain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">P. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Addit Contam Part A Chem Anal Control Expo Risk Assess</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.584-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2008.00996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606192v1</w:t>
+                <w:t xml:space="preserve">hal-05468571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and genotypes of campylobacter strains isolated after cleaning and disinfection in poultry slaughterhouses.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maris</w:t>
+                <w:t xml:space="preserve">Prevalence of high-level vancomycin-resistant enterococci in French broilers and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.10.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.463-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606186v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450‐dependent metabolism of monensin in hepatic microsomes from chickens and turkeys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypes and genotypes of campylobacter strains isolated after cleaning and disinfection in poultry slaughterhouses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurentie</w:t>
+                <w:t xml:space="preserve">Marie-Bénédicte Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2008.00996.x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3-4), pp.313-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05468571v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of high-level vancomycin-resistant enterococci in French broilers and pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">AFNOR validation of Premi Test, a microbiological-based screening tube-test for the detection of antimicrobial residues in animal muscle tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Hellard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bruneau</w:t>
+                <w:t xml:space="preserve">Murielle Juhel-Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morétain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2008.04.029⟩</w:t>
+              <w:t xml:space="preserve">Food Addit Contam Part A Chem Anal Control Expo Risk Assess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.1451-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287279v1</w:t>
+                <w:t xml:space="preserve">hal-00606192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFNOR validation of PremiTest, a microbiological-based screening tube test for the detection of antimicrobial residues, in muscles from different animal origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gaugain-Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Moretain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (12), pp.1451-1464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02652030802429088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577331v1</w:t>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography–electrospray tandem mass spectrometric method for quantification of monensin in plasma and edible tissues of chicken used in pharmacokinetic studies: Applying a total error approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10656,51 +10656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10773,51 +10773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proficiency study for the determination of nitrofuran metabolites in shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,520 +10871,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dernburg</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bruneau</w:t>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673775v1</w:t>
+                <w:t xml:space="preserve">hal-00902967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pharmaco-epidemiological analysis of factors associated with antimicrobial consumption level in turkey broiler flocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+                <w:t xml:space="preserve">Modalités d'appréciation de l'utilisation des antibiotiques et du développement de la résistance aux antibiotiques en production bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Belœil</w:t>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Orand</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">A Dernburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hors-série, pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902967v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">François Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902710v1</w:t>
+                <w:t xml:space="preserve">hal-00902729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial question of standardisation when measuring drug consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">New trends in regulatory rules and surveillance of antimicrobial resistance in bacteria of animal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Madec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Jacques Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 32 (6), pp.533-543. </w:t>
+              <w:t xml:space="preserve">, 2001, 32 (3-4), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2001145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2001131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902729v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11536,51 +11536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique des antibiotiques dans la mamelle : les concentrations efficaces sont-elles atteintes dans les différents compartiments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11802,329 +11802,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01984947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Maurice</w:t>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052972v1</w:t>
+                <w:t xml:space="preserve">hal-02752387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVONUTRIAL project: technologies impact on nutritional value and allergenicity of egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth European symposium on the quality of eggs and eggproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12143,307 +12143,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As Kesteman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822116v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752387v1</w:t>
+                <w:t xml:space="preserve">hal-02822116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12461,77 +12461,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the selective effect of colistin on mcr-1-positive Escherichia coli through in vitro co-culture time-kill experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12582,64 +12582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PBPK modeling to explore the pharmacokinetics and renal disposition of CMS/Colistin in piglets as a model for the paediatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12707,77 +12707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental Klebsiella pneumonia lung infection in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12950,64 +12950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section II : Impact de l'usage des antibiotiques sur la résistance chez l'animal (incluant la surveillance de la résistance batérienne chez l'animal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13120,51 +13120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Boison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chicoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13397,51 +13397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n ° 2011-SA-0071, Anses. 2014, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13519,51 +13519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Anses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13758,51 +13758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05008623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhouma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Badredine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjia Bekal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-024-00476-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04539360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engeline van Duijkeren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Rantala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04403297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmeisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Miccoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Bergen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Berggren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aenishaenslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carabin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Curieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gohlke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Andersen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(21)00178-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03444656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Horie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Joosten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Munk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wadepohl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10070820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1484" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03069175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chicoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Erdely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Fattori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Finnah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fletcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104806" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02111069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwarz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn Luiken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liese van Gompel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Sarrazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz235" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02335974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Wagenaar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graveland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02305850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02336074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.P Mensah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dakpogan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Aboh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chabi Sika" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abl&#233;to" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berith Elk&#230;r Knudsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lukjancenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Ribeiro Duarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0241-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01873810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0192-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419605v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12351" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01670638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ahmad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihong Hao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghui Yuan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1408737" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.06.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01421392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01555594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud Pessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Iqbal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyue Cheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01626" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Hou&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deleurme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.6.30135" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomba," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantala," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Baptiste," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catry," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw481" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01418236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12370" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01348712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.2006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01347805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5465678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavaleri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baptiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Grave" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Grein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.06.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TLFL7L4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2015.06.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ijaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Haihong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Lingli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00588" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01193283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Bessiral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cou&#235;dor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourmond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5740/jaoacint.15-008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Egide Paulin S.E.P. Mensah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. A.B. Aboh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salifou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mensah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jab.v80i1.9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-01054189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Greko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Pringle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Edward Baptiste" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00974968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Py&#246;r&#228;l&#228;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.02.028" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099731v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089106v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099803v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.07.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C9ZKHQB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01067498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. C. M. Dorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertelsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Renshaw" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peltonen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.12.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62SBFLM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00871707v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Alain Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.06.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40GNS30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01709104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5291" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6GPRX6W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santolini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00751500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00749794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-00577909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00865-10" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00601106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurice" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2011.01285.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8G0XR4P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Moreno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Constan&#231;a Pomba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00653472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Danan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chazel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533742v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Duijkeren" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pomba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Moreno" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00577901v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102611930" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.10.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLNTHRH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573920v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain-Juhel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#233;pine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030903150575" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405458v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cadieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0505-z" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hedou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802527626" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00408795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hedou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manceau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00996.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N448H52M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hellard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2008.04.029" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31K319R9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606186v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Peyrat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.10.021" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606192v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Juhel-Gaugain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mor&#233;tain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030802429088" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Moretain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Pirotais" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abjean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.072" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3B9VX0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00606203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030500460534" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578283v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902967v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bel&#339;il" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004064" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dernburg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bruneau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001145" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boisseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001131" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689271v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.1887" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01984947v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01203327v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816483v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01335049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Boison" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308854v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>