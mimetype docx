--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Schlich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7919-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109219023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions a la sensometrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SENSOMETRIE A L'ETUDE DES PREFERENCES ET DES COMPORTEMENTS ALIMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Bourgogne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated exposure to full portions of non-alcoholic beers at home over several weeks on sensory perception, satisfaction, wanting, and purchase intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105797. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alcohol content information on sensory perception and satisfaction of full portions of regular beers and beer alternatives consumed at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.105478. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal precision and resolution of TDS and TCATA used with consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 117, pp.105172. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of perception and preferences of French consumers for commercial cooked hams sampled according to their nutritional values and claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110549. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product discrimination ability of temporal sensory evaluation methods used with consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.105123. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single vs. sequential sensory evaluations of full portions of regular and non-alcoholic beers at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.105125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Noser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 117, pp.330-346. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic valence of descriptive sensory terms as an indirect measure of liking: A preliminary study with red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.104861. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the validity and reliability of temporal sensory evaluation methods used with consumers on controlled stimuli delivered by a gustometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.104942. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing consumer liking of beef from three feeding systems using a combination of traditional and temporal liking sensory methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Corcoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112747. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes of individual repeatability and product discrimination in TDS and TCATA and their statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.104929. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of temporal sensory evaluation methods with consumers: a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.101102. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2023.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of the temporal dominance of sensations technique to investigate the dynamic perception of oral nutritional supplements by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104720. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on the sensory and affective perception of Bordeaux and Rioja red wines collected from French and Spanish consumers at home and international wine students in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108873. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking by period: A case study on lemon-flavored carbonated alcoholic drinks with consumers in natural settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.104793. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Concurrent vs immediate retrospective temporal sensory data collection: A case study on lemon-flavoured carbonated alcoholic drinks” [Food Qual. Pref. 101 (2022) 104629]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.104711. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the textural dynamics of dairy and plant-based yoghurts: A comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annu Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Serventi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Dennis Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.113058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of free-comment to describe wine temporal sensory perception: An application with panels varying in culture and expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.104785. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on concurrent and immediate retrospective measures of sensory perception and preferences of dark chocolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109314. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental age effect on the longevity and healthspan in Drosophila melanogaster and Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ducau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bregliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.11720—11739. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/aging.205098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing temporal dominance of sensations data with categorical functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, pp.104893. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of sensory perception of chocolates, guacamoles, ice teas and crisps collected with consumers using six temporal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.108708. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oenological tannins on aroma release and perception of oxidized and non-oxidized red wine: A dynamic real-time in-vivo study coupling sensory evaluation and analytical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Pittari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Piombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 372, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of new plant protein meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104508. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent vs. immediate retrospective temporal sensory data collection: A case study on lemon-flavoured carbonated alcoholic drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.104629. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on concurrent and immediate retrospective methods for measuring sensory perception and preferences of lemon-flavoured carbonated alcoholic drinks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108346. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of liking and characterizing the ideal product thanks to Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104389. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sample tests for Semi-Markov processes with parametric sojourn time distributions: an application in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.2553-2580. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-022-01210-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-response chi-square framework for the analysis of Free-Comment and Check-All-That-Apply data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104256. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the stability of Free-Comment and Check-All-That-Apply in two consumer studies on red wines and milk chocolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.104159. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the dimensionality of the dependence in analyses of contingency tables obtained with Check-All-That-Apply and Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.103924. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aging on the overall liking and sensory characteristics of sourdough breads and comparison of two methods to determine their sensory shelf life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1750-3841. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.15410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond principal component analysis (PCA) of product means: Toward a psychometric view on sensory profiling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Dettmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Sensations paired with dynamic wanting in an ad libitum setting: A new method of sensory evaluation with consumers for a better understanding of beer drinkability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiko Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103992. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free-Comment with consumers to obtain temporal sensory descriptions of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.104008. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent vs. retrospective temporal data collection: Attack-evolution-finish as a simplification of Temporal Dominance of Sensations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.103956. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-comment outperformed check-all-that-apply in the sensory characterisation of wines with consumers at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.103937. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sentiment analysis of Free-Comment: An indirect liking measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.103888. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating finite mixtures of semi‐Markov chains: an application to the segmentation of temporal sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.1281-1303. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating chocolate, smelling perfume or watching video advertisement: Does it make any difference on emotional states measured at home using facial expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement en fibres des produits céréaliers : aspect sensoriels. Projet Céréfibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j2ey-sn05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to last bite: Temporal dynamics of sensory and hedonic perceptions using a multiple-intake approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.103748. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutch consumers do not hesitate: Capturing implicit 'no dominance' durations using hold-down temporal dominance methodologies for sensations (TDS) and emotions (TDE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.332-342. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: Effect of GLP-1 agonist on food hedonic responses and taste sensitivity in poor controlled type 2 diabetic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.2489-2494. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsx.2019.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement en fibres des produits céréaliers : des améliorations possibles mais complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese-flavored expanded snacks with low lipid content: Oil effects on the in vitro release of butyric acid and on the duration of the dominant sensations of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Eliza Cortazzo Menis-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Soares Janzantti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to replicate in sensory profiling studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking for oral nutritional supplements for older adults throughout the day with monitoring of hunger and thirst status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. van Der Stelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (Special Issue), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to last bite: Emotions change from high to low arousal and dominant sensations built-up during multiple bite assessment of yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.318. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2018.05.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing canonical variate analysis by taking the scaling effect into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.88 - 93. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of dark origin and non-origin chocolates applying Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Oberrauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Januszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Majchrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does recording ‘No Dominance’ during dynamic sensory and emotional profiling (TDS/TDE) increase sensitivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.456. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temporal dominance of sensations with semi-Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of consumer perception of stickiness and contributing texture attributes to trained panelist temporal evaluations in a caramel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J. Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Yeun Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and cheese: two products or one association? A new method for assessing wine-cheese pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages4010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a picture-scale-questionnaire to assess liking for fatty, salty, sweet, and umami seasonings compared to a sensory evaluation for Japanese consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinatsu Kasamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nonaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Kasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.e12306. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Prevention Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of training on the temporal dominance of sensations method: A study with milk protein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude de Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores O'Riordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.e12303. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the level effect into overall and descriptor-specific components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (Supplement C), pp.208 - 213. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Sensations (TDS): a new deal for temporal sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.38-42. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal texture profile and identification of glass transition temperature as an instrumental predictor of stickiness in a caramel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J. Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Yeun Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (9), pp.2167-2176. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-intake Temporal Dominance of Sensations (TDS) to evaluate the influence of wine on cheese perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doëtte Debreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (11), pp.2669-2678. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring temporal liking simultaneously to Temporal Dominance of Sensations in several intakes. An application to Gouda cheeses in 6 Europeans countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hegyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (Part 1), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles de pâtes alimentaires sans gluten à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137762573906064E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the structure, nutritional and sensory attributes of pasta made from legume flour is affected by the proportion of legume protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in representation and analysis of mono and multi-intake Temporal Dominance of Sensations data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative decomposition of the scaling effect in the Mixed Assessor Model into a descriptor-specific and an overall coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.268-273. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur ChemoSens, R&D et expertise en analyses physico-chimique et sensorielle. Une plate-forme du Centre des Sciences du Goût et de l'Alimentation, labellisée IBISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Laboratoire (Riorges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, mars 2016 (218), pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mallet-Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.11 - 16. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux locaux pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (24 décembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Intake Temporal Dominance of Sensations (TDS) to Evaluate the Influence of Cheese on Wine Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (10), pp.S2566 - S2577. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le secret du mariage réussi entre fromage et vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, er novembre 2016, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Time–Intensity by a trained panel be replaced with a progressive profile done by consumers? A case on chewing-gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part: A), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sensory description of Rioja Alavesa red wines made by different winemaking practices by using Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Pérez-Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (10), pp.3492-3499. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information and in-home sensory exposure on liking and willingness to pay: the beginning of Fairtrade labeled coffee in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (Part 3), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static vs. dynamic liking in chewing gum: a new approach using a background task and a natural setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.381-386. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical variate analysis of sensory profiling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (Part B), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory exposure on liking for fat- or sugar-reduced biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking individual scaling differences into account by analyzing profile data with the Mixed Assessor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Skovgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.156-166. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of canonical variate analysis and principal component analysis on 422 descriptive sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived complexity in Sauvignon blanc wines: Influence of domain-specific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel Maraboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration nutritionnelle : le goût, critère indépassable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février 2014 (1311), pp.18-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAM-CAP table: A new tool for monitoring panel performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (2014), pp.24-27. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dominance temporelle des sensations de vins rouges de Bourgogne et du Beaujolais par un panel d'experts et de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (Part. 2: Viticulture du Sud, Rencontre de la Connaissance et de la Nature), 6 p. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/oivconf/201406006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des vins à teneur réduite en alcool. Importance relative du goût et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 153, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel performance for Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Neville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.24-29. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of emotions: Measuring dynamics of food-related emotions during consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Tijssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate number of consumers in a liking test. Insights from resampling in seven studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (January 2014), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillometry of taste: Methodological guide – from acquisition to data processing-and toolbox for MATLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods for Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20982/tqmp.10.2.p179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panels de consommateurs : quel effectif interroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of selected viniviticultural factors with sensory and chemical characteristics of New Zealand Sauvignon blanc wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Harsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1), pp.464-475. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory exploration of the freshness sensation in plain yoghurts and yoghurt-like products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cidre, d’une logique de l’offre vers une démarche marketing de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sybiril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Droger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3jj8-2s74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between temporal dominance of sensations (TDS) and key-attribute sensory profiling for evaluating solid food with contrasting textural layers: Fish sticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiszman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil sensoriel pour la mesure des préférences vis-à-vis du gras, du salé et du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hebreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (1), pp.16-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préférences alimentaires aux actes de consommation... Pourquoi mange-t-on ce que l'on mange ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Dominance temporelle des sensations pour la caractérisation sensorielle des produits de la filière blé-farine-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Equipe Analyse Sensorielle de La Société Eurogerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177 (Avril/mai), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations: what is a good attribute list?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goupil de Bouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception hygiénique au service de la sécurité sanitaire de l'hygiène des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hebreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (3), pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products show their best profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.50-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of partial alcohol reduction in wine on perceived complexity and temporality of sensations and link with preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.732-740. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of partially dealcoholized wines - Measuring the impact of sensory and information cues on overall liking in real-life settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.763-773. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception and preference of bottled and tap water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2010.00280.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Peter Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.794-804. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et acceptabilité des vins à teneur réduite en alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory methodologies and the taste of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (8), pp.967-976. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference and acceptability of partially dealcoholized white and red wines by consumers and professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'éducation sensorielle sur les préférences et les comportements alimentaires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gaignaire-Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Hors-série VEN (Mars), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory attribute evolution in bottled young red wines from Rioja Alavesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Pérez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edurne Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (5), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-008-0980-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Temporal Dominance of Sensations (TDS) method to the sensory description of subtle differences in partially dealcoholized red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (7), pp.490-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations and sensory profiling: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.216-221. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations: construction of the TDS curves and comparison with time-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mathonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations and sensory profiling: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of winemaking process and addition of white grapes on the sensory and physicochemical characteristics of young red wines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj. Perez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products influenced by the emotions expressed on eaters' faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chatonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.110-119. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (1), pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a quantitative sensory method for the description of young red wines frome rioja alavesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj. Perez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolution of the performance of a sensory panel: a mixed model and control chart approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2007.00103.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (4), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20051538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of liking scores: a validation study run in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.493-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of liking scores : insights from a study including 917 consumers from 10 to 80 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.831-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation gustative : cibler les envies des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external mapping of preferences for commercial lager beers : comparison of hedonic ratings by consumers blind versus with knowledge of brand and price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.243-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH table and canonical mapping of potato varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of odour sensory profiles performed by two independent trained panels following the same descriptive analysis procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.487-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer texture preferences : effect of age, gender and previous experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kälviäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Margareetta Tuorila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.593-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région de production des vins du cépage Chardonnay par l'analyse des acides aminés libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carnevillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 89, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sensorielle appliquée au confort du freinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 179-180, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the production regions of Chardonnay wines by analysis of free amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carnevillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterness and astringency of flavan-3-ol monomers, dimers and trimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.1123-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using repeated ingestion to determine the effect of sweetness, viscosity and oiliness on temporal perception of soymilk astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courregelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wine discrimination with orthonasal and retronasal profilings. Application to Burgundy Pinot Noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling replications in discrimination tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (5), pp.303-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;Méthode Champenoise&amp;quot; process on aroma of four V. vinifera varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Presa-Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (3), pp.289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the sensory differences among coffees? multi-panel analysis of variance and flash analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments from Pascal Schlich on the Steinsholt's paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the sensometric workshop held at the rose marie pangborn symposium, Davis, 2 august 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis: methodological aspects relevant to the study of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.05-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie aromatique des fromages de Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stèvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (5), pp.547-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des préférences incomplètes- Validation par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensorielle. Aspects méthodologiques dans le cas des fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 317, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of representative wine extracts for chemical and olfactory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chambellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal conditions for the formation of Sotolon from alpha-ketobutyric acid in the French Vin Jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43, pp.2616-2619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapes: a method and a SAS program for graphical representations of assessor performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et analyse d'arômagrammes de vins de Bourgogne issus du cépage Chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.601-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les profils aromatiques et les arômagrammes de vins de Bourgogne issus du cépage Chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.609-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amertume et fractions azotees de fromages a pate molle de type camembert : role de l'association de Penicillium camemberti avec Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk tables for discrimination tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de la typicite aromatique de vins de bourgogne issus du cepage chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (3), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of change-over designs and repeated measurements in sensory and consumer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des preferences -un outil statistique pour l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcewan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12, pp.339-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte sensorielle d'eaux gazeuses : une application du vocabulaire libre et de l'analyse procusteenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109 (2), pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte sensorielle d'eaux gazeuses : une application du vocabulaire libre et de l'analyse procusteenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More clues about Sensory Impact of Sotolon in Some Flor Sherry Wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.X. Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (3), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis in sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mc Ewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy of the essential oils of the blackcurrant buds (Ribes sp.) from major terpenes (hydrocarbons and oxygenated compounds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (5), pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of apricot aroma : correlation between sensory and instrumental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 55 (3), pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and classification of volatile compounds of apricot using RV coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (1), pp.142-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of major acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46, pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylase production in submerged culture using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 68 (5), pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'odeur des constituants de l'arome de l'abricot description par analyse des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.351-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of pigments and flavonoid compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of elements, amino acids and aromatic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated exposure to full portions of non-alcoholic beers at home on sensory perception, satisfaction, wanting, and purchase intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Philadelphia (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol content information on satisfaction and sensory perception of full portions of regular beers and reduced-alcohol beer alternatives consumed at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSense 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in sensory drivers of beer satisfaction between users and non-users of reduced-alcohol beer alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Conference on Sensory and Consumer Research: A Sense of Global Culture (EuroSense 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single vs. multiple evaluations of satisfaction paired with Just-About-Right scales on full portions of beer at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Pangborn Sensory Science Symposium "Meeting new challenges in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-response chi-square framework for the analysis of Free-Comment and Check-All-That-Apply data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual meeting, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation with consumers revisited thanks to Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual meeting, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free comment using speech recognition: an alternative to Check-All-That-Apply for sensory characterization of red wines at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermination in PCA: towards a psychometric approach of sensory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dettmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating chocolate, smelling perfume or watching video advertisement: does it make any difference on emotional states measured at home using facial expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating dimensions of perceived complexity to aroma profiles in Burgundy Truffles (&amp;lt;em&amp;gt;Tuber uncinatum&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes of individual and panel performances in TDS and TCATA and their statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording facial mimics and temporal dominance of sensations and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and culinary, sensory and nutritional properties of protein enriched pasta made from legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on food digestion (INFOGEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and cheese: alone or in combination? Understanding consumer's preferences thanks to Temporal Drivers of Liking (TDL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Providence, Rhode Island, United States. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TDS data with a stochastic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th PANGBORN SENSORY SCIENCE SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’attirance pour le gras, le sucré et le salé et les fluctuations pondérales sur 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle relatif des facteurs individuels, de l’alimentation et de l’activité physique sur la variation de poids sur 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles des pâtes alimentaires sans gluten à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about some cheese with that wine? Use of Multi-Intake Temporal Dominance of Sensations to evaluate the influence of cheese on wine perception and appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sphere: salivary markers and food. A prospective study on children expressing oral disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Le Déaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Mason SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplement 1), pp.S81, 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70668-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Dynamic of Freshness Perception in Plain Fermented Milks thanks to Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the taste of waters? What sensory methodology to address this question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static vs. dynamic liking in chewing gum: a new approach using a background task and a natural setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouyfaucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gaignaire-Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant's acceptance of new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring liking for sweet, salt and fat by questionnaire and sensory test: complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Sensory and Consumer Research. A sense of Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Peter Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception influenced by food structure and balance of tastants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating biscuit preference to expectation and perception of fat and sweetness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up of the polarized sensory positioning (PSP) methodology. Application to the taste of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rojas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Temporal Dominance of Sensation method to understand perception of complexity and quality - Application to partially dealcoholized wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory differentiation of carbonic maceration and destemming wines from Rioja Alavesa by using the Temporal Dominance of Sensations (TDS) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food preferences for fat and sweet: Insights from an exploratory study including 696 consumers from 7 to 80 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the sensory perception of tap waters versus bottled mineral waters using a combinated sorting, descriptive and hedonic task carried out by 389 French consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensobase project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Temporal Dominance of Sensations (TDS) method to the sensory description of subtle differences in partially dealcoholized red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations : a new technique to record several sensory attributes simultaneously over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. 1 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hedonic versus ethical values of a food product on the willingness to pay. The effect of earlier sensory exposure and/or knowledge of fair trade principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age and culture on food liking in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kramer Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of analytical and consumer sensory data in cross-cultural studies for the prediction of consumer acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the trigeminal effects of several mustards and spices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sensorielle. Actia. Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Béhérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Droger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTIA, 160 p., 2014, 978-2-9531423-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Domination of Sensation: When building dishes, let's take temporality into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Róisín Burke, Alan Kelly, Christophe Lavelle, Hervé This vo Kientza (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Molecular Gastronomy: Scientific Foundations, Educational Practices, and Culinary Applications. First edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780429168703. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429168703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIME-DEPENDENT MEASURES OF PERCEPTION IN SENSORY EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Dependent Measures of Perception in Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section III: Techniques (1ère ed.), </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-0-470-67138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations (TDS) as a sensory profiling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid sensory profiling techniques and related methods. Applications in new product development and consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 274, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 584 p., 2015, Woodhead Publishing Series in Food Science, Technologies and Nutrition, 9781782422488. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781782422587.2.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and analysing in vivo aroma release and perception by pairing nosespace PTR-ToF-MS and Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products, 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse multidimentionnelle de profils sensoriels de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenologie : fondements scientifiques et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1998, 2-7430-0243-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma extract dilution analysis (AEDA) and the representativeness of the odour of food extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.X. Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in flavour research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor composition of oil obtained from crude and roasted oats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Fors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal generation of aromas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 409, ACS - American Chemical Society, 1989, ACS Symposium Series, 0-8412-1682-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV coefficient: a new approach to select variables in PCA and to get correlations between sensory and instrumental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons Ltd, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à une jeune pousse : TimeSens et SensoStat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensorielle : les eaux ont le goût de leurs minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating finite mixtures of semi-Markov chains: an application to the segmentation of temporal sensory data. arXiv:1806.04420v1 [stat.ME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Chekhurska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nutri-score on appreciation and perception of foods by consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et préférences des consommateurs français pour un échantillon de jambons blanc en lien avec leur valeur nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On aime ce à quoi on est exposé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Pratiques alimentaires : état des lieux et évolutions, liens avec la santé : Effets d’une éducation sensorielle sur les préférences et les comportements alimentaires des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;strong&amp;gt;Site internet du projet Prefbase (www.prefbase.fr)&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId743"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Schlich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7919-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109219023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions a la sensometrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA SENSOMETRIE A L'ETUDE DES PREFERENCES ET DES COMPORTEMENTS ALIMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Bourgogne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00165528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated exposure to full portions of non-alcoholic beers at home over several weeks on sensory perception, satisfaction, wanting, and purchase intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105797. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of alcohol content information on sensory perception and satisfaction of full portions of regular beers and beer alternatives consumed at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.105478. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product discrimination ability of temporal sensory evaluation methods used with consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.105123. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of perception and preferences of French consumers for commercial cooked hams sampled according to their nutritional values and claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110549. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal precision and resolution of TDS and TCATA used with consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 117, pp.105172. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single vs. sequential sensory evaluations of full portions of regular and non-alcoholic beers at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.105125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pre‐treatment and multiblock analysis of flavor release and sensory temporal data simultaneously collected in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantin Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (5), pp.e3450. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Noser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 117, pp.330-346. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing consumer liking of beef from three feeding systems using a combination of traditional and temporal liking sensory methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Corcoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. O'Riordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.112747. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes of individual repeatability and product discrimination in TDS and TCATA and their statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.104929. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of temporal sensory evaluation methods with consumers: a position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54, pp.101102. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2023.101102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effectiveness of the temporal dominance of sensations technique to investigate the dynamic perception of oral nutritional supplements by older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104720. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on the sensory and affective perception of Bordeaux and Rioja red wines collected from French and Spanish consumers at home and international wine students in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108873. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking by period: A case study on lemon-flavored carbonated alcoholic drinks with consumers in natural settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.104793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Concurrent vs immediate retrospective temporal sensory data collection: A case study on lemon-flavoured carbonated alcoholic drinks” [Food Qual. Pref. 101 (2022) 104629]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.104711. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic valence of descriptive sensory terms as an indirect measure of liking: A preliminary study with red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.104861. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the validity and reliability of temporal sensory evaluation methods used with consumers on controlled stimuli delivered by a gustometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.104942. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the textural dynamics of dairy and plant-based yoghurts: A comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annu Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Serventi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Dennis Torrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.113058. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of free-comment to describe wine temporal sensory perception: An application with panels varying in culture and expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.104785. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on concurrent and immediate retrospective measures of sensory perception and preferences of dark chocolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109314. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing temporal dominance of sensations data with categorical functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109, pp.104893. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2023.104893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental age effect on the longevity and healthspan in Drosophila melanogaster and Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ducau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bregliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.11720—11739. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/aging.205098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oenological tannins on aroma release and perception of oxidized and non-oxidized red wine: A dynamic real-time in-vivo study coupling sensory evaluation and analytical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Pittari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Piombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 372, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of new plant protein meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104508. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of sensory perception of chocolates, guacamoles, ice teas and crisps collected with consumers using six temporal methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.108708. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent vs. immediate retrospective temporal sensory data collection: A case study on lemon-flavoured carbonated alcoholic drinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101, pp.104629. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on concurrent and immediate retrospective methods for measuring sensory perception and preferences of lemon-flavoured carbonated alcoholic drinks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108346. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying drivers of liking and characterizing the ideal product thanks to Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104389. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sample tests for Semi-Markov processes with parametric sojourn time distributions: an application in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.2553-2580. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-022-01210-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the stability of Free-Comment and Check-All-That-Apply in two consumer studies on red wines and milk chocolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.104159. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-response chi-square framework for the analysis of Free-Comment and Check-All-That-Apply data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104256. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent vs. retrospective temporal data collection: Attack-evolution-finish as a simplification of Temporal Dominance of Sensations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.103956. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond principal component analysis (PCA) of product means: Toward a psychometric view on sensory profiling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Dettmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.e12555. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aging on the overall liking and sensory characteristics of sourdough breads and comparison of two methods to determine their sensory shelf life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1750-3841. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.15410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Sensations paired with dynamic wanting in an ad libitum setting: A new method of sensory evaluation with consumers for a better understanding of beer drinkability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiko Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Uemura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.103992. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free-Comment with consumers to obtain temporal sensory descriptions of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.104008. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sensory liking for fat, sweet or salt and cardiometabolic diseases: mediating effects of diet and weight status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solia Adriouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (1), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the dimensionality of the dependence in analyses of contingency tables obtained with Check-All-That-Apply and Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.103924. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-comment outperformed check-all-that-apply in the sensory characterisation of wines with consumers at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.103937. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated sentiment analysis of Free-Comment: An indirect liking measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.103888. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to last bite: Temporal dynamics of sensory and hedonic perceptions using a multiple-intake approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.103748. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement en fibres des produits céréaliers : aspect sensoriels. Projet Céréfibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j2ey-sn05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating finite mixtures of semi‐Markov chains: an application to the segmentation of temporal sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (5), pp.1281-1303. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating chocolate, smelling perfume or watching video advertisement: Does it make any difference on emotional states measured at home using facial expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutch consumers do not hesitate: Capturing implicit 'no dominance' durations using hold-down temporal dominance methodologies for sensations (TDS) and emotions (TDE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.332-342. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept: Effect of GLP-1 agonist on food hedonic responses and taste sensitivity in poor controlled type 2 diabetic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Brindisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.2489-2494. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsx.2019.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement en fibres des produits céréaliers : des améliorations possibles mais complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese-flavored expanded snacks with low lipid content: Oil effects on the in vitro release of butyric acid and on the duration of the dominant sensations of the products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Eliza Cortazzo Menis-Henrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Soares Janzantti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we need to replicate in sensory profiling studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking for oral nutritional supplements for older adults throughout the day with monitoring of hunger and thirst status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. van Der Stelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ben Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (Special Issue), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From first to last bite: Emotions change from high to low arousal and dominant sensations built-up during multiple bite assessment of yogurts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelien van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.318. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2018.05.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing canonical variate analysis by taking the scaling effect into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.88 - 93. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does recording ‘No Dominance’ during dynamic sensory and emotional profiling (TDS/TDE) increase sensitivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.456. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of dark origin and non-origin chocolates applying Temporal Dominance of Sensations (TDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-M. Oberrauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Januszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Majchrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling temporal dominance of sensations with semi-Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of consumer perception of stickiness and contributing texture attributes to trained panelist temporal evaluations in a caramel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J. Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Yeun Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and cheese: two products or one association? A new method for assessing wine-cheese pairing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/beverages4010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a picture-scale-questionnaire to assess liking for fatty, salty, sweet, and umami seasonings compared to a sensory evaluation for Japanese consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Wakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinatsu Kasamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nonaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Kasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.e12306. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Taché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Prevention Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des corrélations entre l’attirance sensorielle déclarée et l’attirance sensorielle mesurée pour le gras, le salé et le sucré selon le niveau de désirabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal texture profile and identification of glass transition temperature as an instrumental predictor of stickiness in a caramel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily J. Mayhew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly J. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Yeun Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (9), pp.2167-2176. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the level effect into overall and descriptor-specific components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (Supplement C), pp.208 - 213. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of Sensations (TDS): a new deal for temporal sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.38-42. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of training on the temporal dominance of sensations method: A study with milk protein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude de Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores O'Riordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (6), pp.e12303. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-intake Temporal Dominance of Sensations (TDS) to evaluate the influence of wine on cheese perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doëtte Debreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (11), pp.2669-2678. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring temporal liking simultaneously to Temporal Dominance of Sensations in several intakes. An application to Gouda cheeses in 6 Europeans countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dreyfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hegyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (Part 1), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Socioeconomic, Psychological and Sensory Characteristics, Physical Activity and Diet on 5-Year Weight Gain in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.99 - 106. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu9111179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles de pâtes alimentaires sans gluten à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137762573906064E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the structure, nutritional and sensory attributes of pasta made from legume flour is affected by the proportion of legume protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in representation and analysis of mono and multi-intake Temporal Dominance of Sensations data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (Part B), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Time–Intensity by a trained panel be replaced with a progressive profile done by consumers? A case on chewing-gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part: A), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I use touchscreen tablets rather than computers and mice in TDS trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Mallet-Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.11 - 16. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros plan sur ChemoSens, R&D et expertise en analyses physico-chimique et sensorielle. Une plate-forme du Centre des Sciences du Goût et de l'Alimentation, labellisée IBISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Laboratoire (Riorges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, mars 2016 (218), pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative decomposition of the scaling effect in the Mixed Assessor Model into a descriptor-specific and an overall coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.268-273. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux locaux pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, édition Dijon ville (24 décembre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Intake Temporal Dominance of Sensations (TDS) to Evaluate the Influence of Cheese on Wine Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (10), pp.S2566 - S2577. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.13500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le secret du mariage réussi entre fromage et vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, er novembre 2016, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a sensory tool to assess overall liking for the fatty, salty and sweet sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (Part A), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between liking for fat, sweet or salt and obesity risk in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (74), pp.74. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sensory description of Rioja Alavesa red wines made by different winemaking practices by using Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Pérez-Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (10), pp.3492-3499. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static vs. dynamic liking in chewing gum: a new approach using a background task and a natural setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.381-386. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of information and in-home sensory exposure on liking and willingness to pay: the beginning of Fairtrade labeled coffee in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76 (Part 3), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical variate analysis of sensory profiling data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.316-328. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joss.12160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between weight status and liking scores for sweet, salt and fat according to the gender in adults (The Nutrinet-Santé study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2014.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory exposure on liking for fat- or sugar-reduced biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.317-323. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking individual scaling differences into account by analyzing profile data with the Mixed Assessor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Skovgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.156-166. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal drivers of liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (Part B), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of canonical variate analysis and principal component analysis on 422 descriptive sensory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Demographic, Psychological, and Lifestyle Characteristics Are Associated with a Liking for Salty and Sweet Tastes in French Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (3), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.201269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived complexity in Sauvignon blanc wines: Influence of domain-specific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel Maraboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liking for fat is associated with sociodemographic, psychological, lifestyle and health characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (8), pp.1353-1363. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home &amp;quot;taste&amp;quot; profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.70-80. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sugar and fat reduction on perception and liking of biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.41 - 47. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration nutritionnelle : le goût, critère indépassable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février 2014 (1311), pp.18-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between intake of nutrients and food groups and liking for fat (The Nutrinet-Santé Study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel performance for Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Neville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rytz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.24-29. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité des vins à teneur réduite en alcool. Importance relative du goût et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 153, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of emotions: Measuring dynamics of food-related emotions during consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Tijssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2014.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dominance temporelle des sensations de vins rouges de Bourgogne et du Beaujolais par un panel d'experts et de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (Part. 2: Viticulture du Sud, Rencontre de la Connaissance et de la Nature), 6 p. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/oivconf/201406006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAM-CAP table: A new tool for monitoring panel performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (2014), pp.24-27. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate number of consumers in a liking test. Insights from resampling in seven studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (January 2014), pp.124-128. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillometry of taste: Methodological guide – from acquisition to data processing-and toolbox for MATLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Methods for Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.179-195. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20982/tqmp.10.2.p179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of selected viniviticultural factors with sensory and chemical characteristics of New Zealand Sauvignon blanc wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy V. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Harsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (1), pp.464-475. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panels de consommateurs : quel effectif interroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Mammasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herbreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des ENIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory exploration of the freshness sensation in plain yoghurts and yoghurt-like products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.282-292. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal feeding practices during the first year and their impact on infants' acceptance of complementary food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations: what is a good attribute list?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goupil de Bouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cidre, d’une logique de l’offre vers une démarche marketing de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sybiril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Droger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3jj8-2s74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between temporal dominance of sensations (TDS) and key-attribute sensory profiling for evaluating solid food with contrasting textural layers: Fish sticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiszman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (1), pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil sensoriel pour la mesure des préférences vis-à-vis du gras, du salé et du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hebreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (1), pp.16-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préférences alimentaires aux actes de consommation... Pourquoi mange-t-on ce que l'on mange ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la Dominance temporelle des sensations pour la caractérisation sensorielle des produits de la filière blé-farine-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Equipe Analyse Sensorielle de La Société Eurogerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 177 (Avril/mai), pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assay recalled liking for salt, sweet and fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception hygiénique au service de la sécurité sanitaire de l'hygiène des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hebreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (3), pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products show their best profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.50-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on food preferences in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Peter Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.794-804. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of partially dealcoholized wines - Measuring the impact of sensory and information cues on overall liking in real-life settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.763-773. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préférences hédoniques pour le gras. Mesures et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rrdz-nk13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception and preference of bottled and tap water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2010.00280.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of partial alcohol reduction in wine on perceived complexity and temporality of sensations and link with preference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), pp.732-740. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et acceptabilité des vins à teneur réduite en alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory methodologies and the taste of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (8), pp.967-976. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l'éducation sensorielle sur les préférences et les comportements alimentaires des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gaignaire-Paté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, Hors-série VEN (Mars), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference and acceptability of partially dealcoholized white and red wines by consumers and professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations and sensory profiling: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.216-221. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Temporal Dominance of Sensations (TDS) method to the sensory description of subtle differences in partially dealcoholized red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (7), pp.490-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory attribute evolution in bottled young red wines from Rioja Alavesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Pérez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edurne Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 228 (5), pp.695-705. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-008-0980-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations: construction of the TDS curves and comparison with time-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Mathonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of winemaking process and addition of white grapes on the sensory and physicochemical characteristics of young red wines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj. Perez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations and sensory profiling: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the desire to eat familiar and unfamiliar meat products influenced by the emotions expressed on eaters' faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chatonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.110-119. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on willingness to taste novel food in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (1), pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a quantitative sensory method for the description of young red wines frome rioja alavesa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj. Perez Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolution of the performance of a sensory panel: a mixed model and control chart approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2007.00103.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions generated by meat and other food products in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (4), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20051538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of liking scores: a validation study run in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (6), pp.493-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of liking scores : insights from a study including 917 consumers from 10 to 80 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.831-841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation gustative : cibler les envies des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vénien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external mapping of preferences for commercial lager beers : comparison of hedonic ratings by consumers blind versus with knowledge of brand and price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uotani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12, pp.243-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of odour sensory profiles performed by two independent trained panels following the same descriptive analysis procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Eric Spinnler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (6), pp.487-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer texture preferences : effect of age, gender and previous experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kälviäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hely Margareetta Tuorila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.593-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH table and canonical mapping of potato varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porcherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région de production des vins du cépage Chardonnay par l'analyse des acides aminés libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carnevillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 89, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of replicated difference testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Bruun Brockhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1-2), pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse sensorielle appliquée au confort du freinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 179-180, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using repeated ingestion to determine the effect of sweetness, viscosity and oiliness on temporal perception of soymilk astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courregelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterness and astringency of flavan-3-ol monomers, dimers and trimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.1123-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the production regions of Chardonnay wines by analysis of free amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carnevillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wine discrimination with orthonasal and retronasal profilings. Application to Burgundy Pinot Noir wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the sensory differences among coffees? multi-panel analysis of variance and flash analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of &amp;quot;Méthode Champenoise&amp;quot; process on aroma of four V. vinifera varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Presa-Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (3), pp.289-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments from Pascal Schlich on the Steinsholt's paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.172-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling replications in discrimination tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.B. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (5), pp.303-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the sensometric workshop held at the rose marie pangborn symposium, Davis, 2 august 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie aromatique des fromages de Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stèvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (5), pp.547-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des préférences incomplètes- Validation par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis: methodological aspects relevant to the study of cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.05-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensorielle. Aspects méthodologiques dans le cas des fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 317, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of representative wine extracts for chemical and olfactory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chambellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.265-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal conditions for the formation of Sotolon from alpha-ketobutyric acid in the French Vin Jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43, pp.2616-2619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et analyse d'arômagrammes de vins de Bourgogne issus du cépage Chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.601-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les profils aromatiques et les arômagrammes de vins de Bourgogne issus du cépage Chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.609-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapes: a method and a SAS program for graphical representations of assessor performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.157-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amertume et fractions azotees de fromages a pate molle de type camembert : role de l'association de Penicillium camemberti avec Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 74, pp.361-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk tables for discrimination tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de la typicite aromatique de vins de bourgogne issus du cepage chardonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (3), pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of change-over designs and repeated measurements in sensory and consumer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.223-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des preferences -un outil statistique pour l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcewan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12, pp.339-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte sensorielle d'eaux gazeuses : une application du vocabulaire libre et de l'analyse procusteenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109 (2), pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte sensorielle d'eaux gazeuses : une application du vocabulaire libre et de l'analyse procusteenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 109, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More clues about Sensory Impact of Sotolon in Some Flor Sherry Wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.X. Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (3), pp.475-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence analysis in sensory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mc Ewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy of the essential oils of the blackcurrant buds (Ribes sp.) from major terpenes (hydrocarbons and oxygenated compounds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (5), pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of apricot aroma : correlation between sensory and instrumental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 55 (3), pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement statistique de profil sensoriel des jambons secs par analyse procusteenne generalisee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.317-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amylase production in submerged culture using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of fermentation and bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 68 (5), pp.339-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and classification of volatile compounds of apricot using RV coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 37 (1), pp.142-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of major acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46, pp.421-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d'odeur des constituants de l'arome de l'abricot description par analyse des correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.351-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of pigments and flavonoid compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and geographic classification of french red wines in terms of elements, amino acids and aromatic alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Symonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated exposure to full portions of non-alcoholic beers at home on sensory perception, satisfaction, wanting, and purchase intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Philadelphia (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol content information on satisfaction and sensory perception of full portions of regular beers and reduced-alcohol beer alternatives consumed at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSense 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in sensory drivers of beer satisfaction between users and non-users of reduced-alcohol beer alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Conference on Sensory and Consumer Research: A Sense of Global Culture (EuroSense 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single vs. multiple evaluations of satisfaction paired with Just-About-Right scales on full portions of beer at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Wakihira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Pangborn Sensory Science Symposium "Meeting new challenges in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Macombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-response chi-square framework for the analysis of Free-Comment and Check-All-That-Apply data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual meeting, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation with consumers revisited thanks to Free-Comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual meeting, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free comment using speech recognition: an alternative to Check-All-That-Apply for sensory characterization of red wines at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermination in PCA: towards a psychometric approach of sensory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dettmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating chocolate, smelling perfume or watching video advertisement: does it make any difference on emotional states measured at home using facial expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating dimensions of perceived complexity to aroma profiles in Burgundy Truffles (&amp;lt;em&amp;gt;Tuber uncinatum&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexes of individual and panel performances in TDS and TCATA and their statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Frascolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording facial mimics and temporal dominance of sensations and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine and cheese: alone or in combination? Understanding consumer's preferences thanks to Temporal Drivers of Liking (TDL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Providence, Rhode Island, United States. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and culinary, sensory and nutritional properties of protein enriched pasta made from legume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Micard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international conference on food digestion (INFOGEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of TDS data with a stochastic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th PANGBORN SENSORY SCIENCE SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre l’attirance pour le gras, le sucré et le salé et les fluctuations pondérales sur 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle relatif des facteurs individuels, de l’alimentation et de l’activité physique sur la variation de poids sur 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lampure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophone de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités culinaires, sensorielles et nutritionnelles des pâtes alimentaires sans gluten à base de légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Laleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses - RFL#1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about some cheese with that wine? Use of Multi-Intake Temporal Dominance of Sensations to evaluate the influence of cheese on wine perception and appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Virginia Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sphere: salivary markers and food. A prospective study on children expressing oral disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Le Déaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Mason SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplement 1), pp.S81, 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70668-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant’s acceptance of new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond?“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Saint Andrews, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the taste of waters? What sensory methodology to address this question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Dynamic of Freshness Perception in Plain Fermented Milks thanks to Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Pangborn Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can improving a biscuit's nutritional characteristics be compatible with maintaining it sensory quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a food taste database using an in-home profile method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static vs. dynamic liking in chewing gum: a new approach using a background task and a natural setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Galmarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing fat or sugar content in biscuits: does it impact liking? Should nutritional claims be added to packagings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EveilSens: an ongoing project to investigate the effects of a sensory education in 5-6 year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouyfaucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gaignaire-Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception sensorielle et appréciation de biscuits réduits en lipides et en sucres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of maternal feeding practices and their impact on infant's acceptance of new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring liking for sweet, salt and fat by questionnaire and sensory test: complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Fat and Sweetness Perception on Biscuit Liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Conference on Sensory and Consumer Research. A sense of Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon Peter Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual Meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint Pete Beach, Floride, United States. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception influenced by food structure and balance of tastants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genica G. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 36, pp.E37, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory education on categorization of unknown odors in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egon P. Köster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Meeting - Association for Chemoreception Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et représentation nutritionnelles, perception sensorielle et acceptabilité des biscuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and internal validation of a fat-, sweet- and salt-liking questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Castetbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating biscuit preference to expectation and perception of fat and sweetness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conference on sensory and consumer research. A sense of quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vitoria-Gasteiz, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Temporal Dominance of Sensation method to understand perception of complexity and quality - Application to partially dealcoholized wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Medel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up of the polarized sensory positioning (PSP) methodology. Application to the taste of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rojas-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory differentiation of carbonic maceration and destemming wines from Rioja Alavesa by using the Temporal Dominance of Sensations (TDS) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Etayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elortondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food preferences for fat and sweet: Insights from an exploratory study including 696 consumers from 7 to 80 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cartier-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the sensory perception of tap waters versus bottled mineral waters using a combinated sorting, descriptive and hedonic task carried out by 389 French consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensobase project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Temporal Dominance of Sensations (TDS) method to the sensory description of subtle differences in partially dealcoholized red wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Urbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations : a new technique to record several sensory attributes simultaneously over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France. 1 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of hedonic versus ethical values of a food product on the willingness to pay. The effect of earlier sensory exposure and/or knowledge of fair trade principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of analytical and consumer sensory data in cross-cultural studies for the prediction of consumer acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age and culture on food liking in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kramer Vig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the trigeminal effects of several mustards and spices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sensorielle. Actia. Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Béhérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Droger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACTIA, 160 p., 2014, 978-2-9531423-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Domination of Sensation: When building dishes, let's take temporality into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Róisín Burke, Alan Kelly, Christophe Lavelle, Hervé This vo Kientza (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Molecular Gastronomy: Scientific Foundations, Educational Practices, and Culinary Applications. First edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780429168703. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429168703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dominance of sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIME-DEPENDENT MEASURES OF PERCEPTION IN SENSORY EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Dependent Measures of Perception in Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section III: Techniques (1ère ed.), </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-0-470-67138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dominance of sensations (TDS) as a sensory profiling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid sensory profiling techniques and related methods. Applications in new product development and consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 274, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 584 p., 2015, Woodhead Publishing Series in Food Science, Technologies and Nutrition, 9781782422488. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781782422587.2.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting and analysing in vivo aroma release and perception by pairing nosespace PTR-ToF-MS and Temporal Dominance of Sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products, 593 p., 2015, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse multidimentionnelle de profils sensoriels de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenologie : fondements scientifiques et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 1998, 2-7430-0243-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma extract dilution analysis (AEDA) and the representativeness of the odour of food extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.X. Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesschaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in flavour research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor composition of oil obtained from crude and roasted oats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Fors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal generation of aromas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 409, ACS - American Chemical Society, 1989, ACS Symposium Series, 0-8412-1682-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV coefficient: a new approach to select variables in PCA and to get correlations between sensory and instrumental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etiévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons Ltd, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à une jeune pousse : TimeSens et SensoStat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensorielle : les eaux ont le goût de leurs minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;strong&amp;gt;Site internet du projet Prefbase (www.prefbase.fr)&amp;lt;/strong&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating finite mixtures of semi-Markov chains: an application to the segmentation of temporal sensory data. arXiv:1806.04420v1 [stat.ME]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Chekhurska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nutri-score on appreciation and perception of foods by consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et préférences des consommateurs français pour un échantillon de jambons blanc en lien avec leur valeur nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On aime ce à quoi on est exposé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Pratiques alimentaires : état des lieux et évolutions, liens avec la santé : Effets d’une éducation sensorielle sur les préférences et les comportements alimentaires des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId743"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46CC400D"/>
+    <w:nsid w:val="128E0C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-schlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7919-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109219023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Wakihira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105797" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Corcoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Moloney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Riordan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Frascolla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Galmarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Feeney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Hutchings" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. O'Neill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108873" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104793" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104711" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annu Mehta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Serventi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Dennis Torrico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109314" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Piat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ducau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bregliano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.205098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pedron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104629" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108346" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104389" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-022-01210-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191403v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103924" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15410" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Dettmar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12555" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Miyashita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kobayashi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Uemura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103992" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103956" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103937" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12356" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier Guillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j2ey-sn05" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelien van Bommel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boelee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Jager" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103748" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Eliza Cortazzo Menis-Henrique" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Soares Janzantti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Mammasse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.09.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. van Der Stelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Lawlor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.05.246" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Oberrauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Januszewska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majchrzak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L1JNLSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964830v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Bommel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stieger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jager" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.032" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679100v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J. Mayhew" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly J. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Yeun Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara V. Galmarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wakita" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinatsu Kasamatsu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nonaka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Kasai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12306" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Hutchings" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Casanove" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores O'Riordan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.05.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13822" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Virginia Galmarini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#235;tte Debreyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreyfuss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hegyi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.05.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara V. V. Galmarini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302725v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13500" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258328v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Galmarini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Zamora" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01393551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J P&#233;rez-Elortondo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7533" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Galmarini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.01.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12160" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FE1F4806C79FEC836B76416AF9059E0EBB74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Skovgaard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.07.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Medel Maraboli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12129" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Brockhoff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZ2JFCH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/oivconf/201406006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249253v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon-Haddad" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186416v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lepage" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Neville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rytz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215319v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tijssen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.04.010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956148v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.01.009" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZBLG8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20982/tqmp.10.2.p179" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863742v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Theobald" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Harsch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.05.028" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4V8P71-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866463v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042XTKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519455v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sybiril" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Droger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3jj8-2s74" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652382v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiszman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.10.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXPJFMPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hebreteau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190445v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650591v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Equipe Analyse Sensorielle de La Soci&#233;t&#233; Eurogerm" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650213v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goupil de Bouille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lenfant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.04.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9XZ8F6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667776v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viala" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Medel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.06.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXV3JW2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666005v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.07.013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DNC451-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832452v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2010.00280.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H15X5KTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816536v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.04.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4MTV0Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664415v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Dugas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665540v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660699v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Etaio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Elortondo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albisu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Gaston" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-008-0980-1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55MWN71N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666004v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667772v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labbe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24WRTKFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668899v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.04.005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFH4HF2T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332290v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332351v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etaio" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Perez Elortondo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albisu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaston" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ojeda" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662988v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2007.00103.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDGPF8DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678503v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Piper" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676864v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scandella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;nien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671861v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guinard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uotani" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690145v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porcherot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696597v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molimard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697672v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#228;lvi&#228;inen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hely Margareetta Tuorila" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693652v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carnevillier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695813v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689306v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peleg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gacon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Noble" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689151v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courregelongue" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697853v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689304v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689109v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Presa-Owens" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Davies" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689156v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689294v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689157v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694805v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697152v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#232;venot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689233v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694791v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716184v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moio" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambellant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709893v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708639v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707043v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715407v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716048v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouvier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712594v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714015v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712813v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcewan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709425v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issanchou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716062v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711696v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707156v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Ewan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711108v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712572v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722789v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721185v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantagrel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725807v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721182v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Symonds" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721184v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228012v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700631v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700629v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528334v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528320v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785907v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785906v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dettmar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785911v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788540v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787443v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534299v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790587v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534348v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519332v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519309v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580682v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804348v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809360v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808068v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810769v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709788v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816726v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. van den Oever" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820547v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186793v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816988v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Dias" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822065v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815384v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etayo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elortondo" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815274v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudalier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006633v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006145v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833732v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pineau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833159v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourillon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hansen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer Vig" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829065v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Lee" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heymann" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829031v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chauvin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piper" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. K&#246;ster" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183013v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;h&#233;rec" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Droger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Herbreteau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Germon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264818v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9780429168703-88/temporal-domination-sensation-building-dishes-let-take-temporality-account-pascal-schlich" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429168703" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964818v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788584v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Time+Dependent+Measures+of+Perception+in+Sensory+Evaluation-p-9780470671382" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249026v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782422488" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.2.269" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182826v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838469v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848440v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855793v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fors" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857379v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adda" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785889v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817898v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789807v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791703v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791680v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793070v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815931v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818283v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-schlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7919-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109219023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00165528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Wakihira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105797" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantin H&#233;lard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3450" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Corcoran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schlich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Moloney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O'Riordan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Frascolla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104929" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Galmarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Feeney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. O'Neill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108873" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104711" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annu Mehta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokesh Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Serventi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Dennis Torrico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104785" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109314" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2023.104893" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04244438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Piat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ducau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bregliano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.205098" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104508" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pedron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108708" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104629" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108346" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104389" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecuelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-022-01210-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Dettmar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12555" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gauchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.15410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Miyashita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kobayashi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Uemura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103992" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01904-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103924" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103937" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103888" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelien van Bommel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stieger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boelee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Jager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103748" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herbreteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j2ey-sn05" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12356" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Eliza Cortazzo Menis-Henrique" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Soares Janzantti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.01.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Mammasse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.09.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. van Der Stelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Lawlor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2018.05.246" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964830v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Bommel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stieger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jager" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Oberrauter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Januszewska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Majchrzak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L1JNLSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679100v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J. Mayhew" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly J. Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Yeun Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.11.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara V. Galmarini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages4010013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wakita" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinatsu Kasamatsu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nonaka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Kasai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12306" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Urbano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.069" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13822" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.06.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536010v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2017.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Hutchings" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Casanove" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores O'Riordan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Virginia Galmarini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do&#235;tte Debreyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreyfuss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hegyi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.05.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01629374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9111179" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137762573906064E12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.069" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara V. V. Galmarini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.01.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258328v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Galmarini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Zamora" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mallet-Log&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.03.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258326v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.10.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01413131v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13500" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier-Lange" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0406-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01393551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Etaio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J P&#233;rez-Elortondo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7533" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635947v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Galmarini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.01.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207462v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.06.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12160" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59FE1F4806C79FEC836B76416AF9059E0EBB74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2014.139" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biguzzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Bruun Brockhoff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Skovgaard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.07.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.201269" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Medel Maraboli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12129" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123453v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514002050" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635080v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.03.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185042v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.02.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.03.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG4ZWD4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Lepage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Neville" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rytz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.05.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249253v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon-Haddad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tijssen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2014.04.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634864v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brachet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/oivconf/201406006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939544v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Brockhoff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKZ2JFCH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956148v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.01.009" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LCZBLG8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20982/tqmp.10.2.p179" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Theobald" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Harsch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.05.028" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4V8P71-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646104v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866463v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042XTKMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823192v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.03.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP65L8MB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650213v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goupil de Bouille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lenfant" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.04.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9XZ8F6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519455v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sybiril" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Droger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3jj8-2s74" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652382v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiszman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.10.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXPJFMPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543435v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hebreteau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190445v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Equipe Analyse Sensorielle de La Soci&#233;t&#233; Eurogerm" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP6KNC1X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816450v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reverdy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Peter K&#246;ster" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3H0X2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666005v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Guillot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.07.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DNC451-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rrdz-nk13" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832452v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teillet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2010.00280.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H15X5KTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667776v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viala" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Medel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.06.005" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXV3JW2P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657688v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816536v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.04.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX4MTV0Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665540v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gaignaire-Pat&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664415v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Dugas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667772v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labbe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilbert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.10.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24WRTKFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666004v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660699v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Etaio" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Elortondo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Albisu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Gaston" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-008-0980-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55MWN71N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668899v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.04.005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFH4HF2T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332351v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etaio" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Perez Elortondo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albisu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaston" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ojeda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332290v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658006v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chatonnier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barthomeuf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.06.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0GCSQTQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666710v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chesnel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. Koster" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662988v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2007.00103.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDGPF8DG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680777v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juillard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Violet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051538" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678503v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Piper" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673468v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676864v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scandella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lespinasse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;nien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jost" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671861v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guinard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uotani" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696597v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molimard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697672v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#228;lvi&#228;inen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hely Margareetta Tuorila" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690145v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porcherot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693652v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carnevillier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuillat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689305v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689151v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courregelongue" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Noble" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689306v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peleg" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gacon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695813v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerreau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697853v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689156v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689109v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Presa-Owens" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Davies" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689294v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689304v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689157v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697152v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#232;venot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689233v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694805v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesschaeve" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694791v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716184v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moio" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambellant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709893v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707043v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715407v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708639v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716048v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouvier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712594v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714015v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712813v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcewan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709425v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Issanchou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716062v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711696v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.X. Eti&#233;vant" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707156v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Ewan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711108v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latrasse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712572v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711654v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723717v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722789v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721185v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cantagrel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725807v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721182v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Symonds" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721184v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228012v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700631v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700629v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528334v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528320v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785907v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785906v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dettmar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785911v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788540v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787443v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534299v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790587v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736835v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534348v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519332v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519309v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608160v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580682v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806460v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809360v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804348v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865743v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807602v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809159v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808068v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806474v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deck" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809191v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouyfaucon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809982v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806534v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810769v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806431v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709788v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820638v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaut" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816726v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica G. Lawrence" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. van den Oever" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816431v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Thibaud" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon P. K&#246;ster" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709986v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821551v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186793v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820547v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822065v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816988v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojas-Dias" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815384v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etayo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elortondo" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815274v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudalier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006633v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006145v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833732v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pineau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828525v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829065v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Lee" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heymann" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833159v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourillon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hansen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer Vig" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829031v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chauvin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piper" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. K&#246;ster" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183013v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;h&#233;rec" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Droger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Herbreteau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Germon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264818v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9780429168703-88/temporal-domination-sensation-building-dishes-let-take-temporality-account-pascal-schlich" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429168703" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964818v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788584v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Time+Dependent+Measures+of+Perception+in+Sensory+Evaluation-p-9780470671382" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249026v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782422488" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782422587.2.269" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182826v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838469v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848440v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855793v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fors" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857379v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adda" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785889v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817898v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818283v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789807v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791703v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791680v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793070v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815931v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>