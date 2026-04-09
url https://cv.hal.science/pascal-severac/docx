--- v0 (2026-03-13)
+++ v1 (2026-04-09)
@@ -810,291 +810,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumières européennes, Lumières chinoises : une confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« 斯宾诺莎的“自然”之惊奇一个“生活意义”问题的评论 [L’admiration de la Nature selon Spinoza] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界哲学- World Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien au Collège de France avec Anne Cheng autour du thème « Chine des Lumières, lumières chinoises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Berkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Dandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84 (1), pp.1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdes.084.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières européennes, Lumières chinoises : une confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdes.084.0001⟩</w:t>
-[...122 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gisèle Berkman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiang Dandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdes.084.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdes.084.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047194v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Deligny : l'agir au lieu de l'esprit</w:t>
               </w:r>
@@ -1797,255 +1797,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bonne et la mauvaise éducation dans le Traité théologico-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures du Traité théologico-politique. Philosophie, religion, pouvoir. Philosophie, religion, pouvoir Edité par Domenico Collacciani, Blanche Gramusset-Piquois et Francesco Toto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 391-406, 2021, 978-2-343-23653-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deligny et l’éthique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deligny et la philosophie. Un étrange objet, sous la direction de Pierre-François Moreau et Michaël Pouteyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 79-88, 2021, La croisée des chemins, 979-10-362-0410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Materialist Education: Thinking with Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICI Berlin Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialism and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, , p. 181-196, 2021, Cultural Inquiry, 978-3-96558-021-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37050/ci-20_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37050/ci-20_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04047313v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04047285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affect et le prophète. Confrontation de la philosophie spinoziste avec l’analyse de l’antisémitisme nazi par Philippe Burrin</w:t>
               </w:r>
@@ -2678,178 +2678,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spinoza, une éthique de la joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.100-102, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.journ.2012.01.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Figures du ressentiment à l’âge classique (Leibniz, Pascal, Spinoza) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le ressentiment, passion sociale sous la direction de Antoine Grandjean et Florent Guénard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 115-131, 2012, Philosophica, 978-2-7535-1987-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043013v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04037115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la multiplicité simultanée à l'autonomie singulière : l'activité du corps et de l'esprit</w:t>
               </w:r>
@@ -3142,795 +3142,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le devenir actif chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Honoré Champion. 33, 2021, Champion Classiques, 978-2-38096-038-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann Éditeurs. 153p., 2021, 979-1-0370-0855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne. 345p., 2020, 979-10-351-0527-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.89765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Spinoza transatlantique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'y a-t-il de matérialiste chez Spinoza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HD Philosophie. 64p., 2019, 9-782363-451019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la souffrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petey-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. 365, 410p., 2018, Rencontres, 978-2-406-07437-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza et Deleuze : lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sévérac Pascal et Anne Sauvagnargues. ENS Éditions, 2016, La croisée des chemins, Pierre-François Moreau et Michel Senellart, 978-2-84788-813-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza et la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Éditeurs. 188p., 2012, 978-2-7056-8341-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin. 272p., 2011, Bibliothèque des philosophes, 978-2-7116-2344-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie spinoziste des rapports corps-esprit et ses usages actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Suhamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2009, Philosophie, 9782705669690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">HD Philosophie. 64p., 2019, 9-782363-451019</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie spinoziste des rapports corps/esprit et ses usages actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Suhamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Éditeurs. 246p., 2009, 9782-7056-6969-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044241v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01172795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza</w:t>
               </w:r>
@@ -5240,51 +5240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lumières européennes – Lumières chinoises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Berkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (84), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,51 +5556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;v&#233;rac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33280/2310-3817-2017-5-2-80-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Suhamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Berkman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Dandan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0090" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2012.1143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.071.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.069.0114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-20_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.journ.2012.01.0100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvagnargues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.073.0002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;v&#233;rac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33280/2310-3817-2017-5-2-80-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Suhamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Berkman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Dandan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2012.1143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.071.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.069.0114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-20_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.journ.2012.01.0100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvagnargues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.073.0002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>