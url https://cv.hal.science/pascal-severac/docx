--- v1 (2026-04-09)
+++ v2 (2026-05-20)
@@ -1797,255 +1797,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deligny et l’éthique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deligny et la philosophie. Un étrange objet, sous la direction de Pierre-François Moreau et Michaël Pouteyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 79-88, 2021, La croisée des chemins, 979-10-362-0410-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Materialist Education: Thinking with Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ICI Berlin Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materialism and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, , p. 181-196, 2021, Cultural Inquiry, 978-3-96558-021-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37050/ci-20_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bonne et la mauvaise éducation dans le Traité théologico-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du Traité théologico-politique. Philosophie, religion, pouvoir. Philosophie, religion, pouvoir Edité par Domenico Collacciani, Blanche Gramusset-Piquois et Francesco Toto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 391-406, 2021, 978-2-343-23653-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047285v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04047313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affect et le prophète. Confrontation de la philosophie spinoziste avec l’analyse de l’antisémitisme nazi par Philippe Burrin</w:t>
               </w:r>
@@ -2678,178 +2678,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Figures du ressentiment à l’âge classique (Leibniz, Pascal, Spinoza) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sévérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ressentiment, passion sociale sous la direction de Antoine Grandjean et Florent Guénard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 115-131, 2012, Philosophica, 978-2-7535-1987-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spinoza, une éthique de la joie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sévérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.100-102, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.journ.2012.01.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sh.journ.2012.01.0100⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04037115v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04043013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la multiplicité simultanée à l'autonomie singulière : l'activité du corps et de l'esprit</w:t>
               </w:r>
@@ -5556,51 +5556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;v&#233;rac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33280/2310-3817-2017-5-2-80-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Suhamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Berkman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Dandan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2012.1143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.071.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.069.0114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-20_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.journ.2012.01.0100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvagnargues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.073.0002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;v&#233;rac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.055.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33280/2310-3817-2017-5-2-80-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Suhamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Berkman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Dandan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.084.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2012.1143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.071.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.069.0114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-20_10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04037115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.journ.2012.01.0100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petey-Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvagnargues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7062" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04043711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04046844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04047147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.073.0002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>